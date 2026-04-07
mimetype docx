--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -346,174 +346,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Julia Le voyage aux saints. Les pèlerinages dans l’Occident moderne, xv e -xviii e siècle Paris, Éd. de l’EHESS/Gallimard/Éd. du Seuil, 2016, 365 p. et 12 p. de pl.</w:t>
+                <w:t xml:space="preserve">Dévots des villes et missionnaires des campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.31-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862315v1</w:t>
+                <w:t xml:space="preserve">hal-03142446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dévots des villes et missionnaires des campagnes</w:t>
+                <w:t xml:space="preserve">Dominique Julia Le voyage aux saints. Les pèlerinages dans l’Occident moderne, xv e -xviii e siècle Paris, Éd. de l’EHESS/Gallimard/Éd. du Seuil, 2016, 365 p. et 12 p. de pl.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Est</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.716-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2019.64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142446v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Professionnels de la Chaire dans la France de L’Âge Classique</w:t>
               </w:r>
@@ -1326,474 +1326,517 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">La Nuée Bleue, 2025, 978-2-7165-1005-9</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guyot-Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simiz, Stefano; Audigier, François. La Nuée Bleue, 2025, 978-2-7165-1005-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La société d’Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Conchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. Documentation photographique, 2023, 9782271144577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie génovéfaine : ouvrages publiés par les chanoines réguliers de saint Augustin de la Congrégation de France (1624-1800)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Petit. 2017, 978-2-35723-095-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lieu et le Moment, Mélanges en l'honneur d'Alain Cabantous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne, 55, 543 p., 2015, Collection Histoire moderne, 978-2-85944-880-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêcher à Paris sous l’Ancien Régime – XVIIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 30, 601 p., 2014, Lire le xviie siècle, 978-2-8124-2869-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2871-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire historique de la France moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scarlett Beauvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 978-2-7011-3336-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1803,595 +1846,595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clergé de Notre-Dame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boris Bove; Claude Gauvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre-Dame de Paris, une cathédrale dans la ville, des origines à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.133-161, 2022, 978-2-410-02455-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Aimez Dieu et vivez en paix”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Davy-Rigaux; Grégory Goudot; Bernard Hours; Daniel-Odon Hurel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catholicisme, culture et société aux Temps modernes : mélanges en l’honneur de Bernard Dompnier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Brepols, pp.37-52, 2018, Église, liturgie et société dans l'Europe moderne, 978-2-503-57953-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.ELSEM-EB.5.115073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Petit; Christophe Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliographie génovéfaine : ouvrages publiés par les chanoines réguliers de saint Augustin de la Congrégation de France (1624-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale des Chartes, 2017, 978-2-35723-095-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Beurrier et les reliques à Saint-Étienne-du-Mont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Baciocchi; Christophe Duhamelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliques romaines : invention et circulation des corps saints des catacombes à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 519, École française de Rome, pp.485-500, 2016, Collection de l'École française de Rome, 978-2-7283-1187-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labadie à Amiens, un prédicateur sous surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Antoine Fabre; Nicolas Fornerod; Sophie Houdard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire Jean de Labadie (1610-1674), Fondation et affranchissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Classiques Garnier, pp.109-124, 2016, Rencontre. Série le siècle classique, 978-2-406-05885-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05887-8.p.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédication et révolution : la parole des prédicateurs au risque de la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À Paris sous la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.193-201, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.1525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prêcher à Paris, de la fronde aux lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être Parisien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.333-349, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.psorbonne.1445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2459,51 +2502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16BF3603"/>
+    <w:nsid w:val="5BC07404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2690,51 +2733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9585-1048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.64" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142446v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0186-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02747014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.034.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290148v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862406v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2871-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267621v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207156v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.115073" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05887-8.p.0109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862323v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1525" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748499v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1445" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9585-1048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.64" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0186-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02747014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.034.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2871-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.115073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05887-8.p.0109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>