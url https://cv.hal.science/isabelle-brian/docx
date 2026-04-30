--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -876,230 +876,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédication, opinion publique et scandale au XVIIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femmes et traditions religieuses. Contribution à une réflexion sur les christianismes occidentaux, XIIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Simiz</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Borello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHEC, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Traditions, congrès du GIS, religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199695v1</w:t>
+                <w:t xml:space="preserve">hal-03017476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et traditions religieuses. Contribution à une réflexion sur les christianismes occidentaux, XIIIe-XXe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédication, opinion publique et scandale au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guyon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Borello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traditions, congrès du GIS, religion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEC, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017476v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloquence du corps et “prédication muette“</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guyot-Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2502,51 +2502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BC07404"/>
+    <w:nsid w:val="7D9B5E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2733,51 +2733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9585-1048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.64" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0186-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02747014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.034.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2871-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.115073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05887-8.p.0109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9585-1048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.64" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0186-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02747014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.034.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2871-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.115073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05887-8.p.0109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>