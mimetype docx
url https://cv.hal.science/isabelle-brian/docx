--- v2 (2026-04-30)
+++ v3 (2026-05-27)
@@ -876,230 +876,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes et traditions religieuses. Contribution à une réflexion sur les christianismes occidentaux, XIIIe-XXe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédication, opinion publique et scandale au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guyon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Borello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traditions, congrès du GIS, religion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEC, Jun 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017476v1</w:t>
+                <w:t xml:space="preserve">hal-03199695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédication, opinion publique et scandale au XVIIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femmes et traditions religieuses. Contribution à une réflexion sur les christianismes occidentaux, XIIIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Simiz</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Borello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De la parole du prédicateur au discours politique. Jalons pour une histoire de la critique religieuse du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHEC, Jun 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Traditions, congrès du GIS, religion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199695v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloquence du corps et “prédication muette“</w:t>
               </w:r>
@@ -1343,51 +1343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guyot-Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2502,51 +2502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D9B5E6E"/>
+    <w:nsid w:val="8059D85C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2733,51 +2733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9585-1048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.64" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0186-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02747014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.034.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2871-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.115073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05887-8.p.0109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-brian" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9585-1048" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032902824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616139v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03616189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.13800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03142446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2019.64" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-012-0186-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02747014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.034.0051" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748383v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10713" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748407v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lett" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sebillotte Cuchet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Verdo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.041.0277" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03199695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tixier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03190803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icp.hal.science/hal-05477393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sall&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Odon Hurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Barbeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delvienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ritz-Guilbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Conchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2871-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01851732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scarlett Beauvalet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Gall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-education.com/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267621v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207156v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.5.115073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207165v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207161v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05887-8.p.0109" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02862323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1525" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02748499v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.1445" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>