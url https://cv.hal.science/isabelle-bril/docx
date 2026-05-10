--- v0 (2026-03-18)
+++ v1 (2026-05-10)
@@ -256,187 +256,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adversative and experiential applicative constructions in Northern Amis (Austronesian)</w:t>
+                <w:t xml:space="preserve">Categorizing possession in Zuanga-Yuanga and other Kanak languages (New Caledonia): a typological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.1-42. </w:t>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ling-2021-0181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ling-2022-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382234v1</w:t>
+                <w:t xml:space="preserve">hal-04283372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing possession in Zuanga-Yuanga and other Kanak languages (New Caledonia): a typological perspective</w:t>
+                <w:t xml:space="preserve">Adversative and experiential applicative constructions in Northern Amis (Austronesian)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.1-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ling-2022-0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ling-2021-0181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283372v1</w:t>
+                <w:t xml:space="preserve">hal-04382234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEXICAL RESTRICTIONS ON GRAMMATICAL RELATIONS IN VOICE CONSTRUCTIONS (NORTHERN AMIS)</w:t>
               </w:r>
@@ -585,183 +585,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03485243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indefinite expressions and accessibility hierarchy to core argument functions in a sample of Austronesian languages (and beyond)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies in Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (2), pp.407-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/sl.19064.bri⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Processus évolutifs de langues de l’extrême nord de la Nouvelle-Calédonie : le cas du nêlêmwa-nixumwak et du zuanga-yuanga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des Océanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.197-216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jso.11996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03133374v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02881062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roots and stems: Lexical and functional flexibility in Amis and Nêlêmwa</w:t>
               </w:r>
@@ -1421,165 +1421,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voice alternations and topic accessibility in Northern Amis (Austronesian).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Topic persistence and topical accessibility in languages of the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEDYL - LABEX Axe 3, Jun 2022, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">KEYNOTE SPEAKER Applicative experiential constructions in Northern Amis and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APLL-14. 14th International Austronesian and Papuan Languages and Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humbolt University, Jun 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03958985v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03958979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiential constructions in Northern Amis</w:t>
               </w:r>
@@ -2205,151 +2205,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le zuanga-yuanga, langue océanienne de Kanaky-Nouvelle-Calédonie (Grammaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société Linguistique de Paris. Peeters, X, A paraître, Les Langues du Monde, Samia Naïm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire thématique et alphabétique de la langue yuanga-zuanga (Kanaky-Nouvelle-Calédonie), avec analyse phonologique et esquisse grammaticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Société de Linguistique de Paris. 2, 2025, Collection Lexica, Benjamin Galliot</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247387v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05247394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire alphabétique et thématique de la langue zuanga-yuanga (Nouvelle-Calédonie), avec analyse phonologique et esquisse grammaticale</w:t>
               </w:r>
@@ -4015,153 +4015,153 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split ergativity in Nêlêmwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amsterdam : Rodopi B. V. </w:t>
+              <w:t xml:space="preserve">C. Odé &amp; W. Stokhof. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th International Conference on Austronesian Linguistics (Leiden, 1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Rodopi, pp.377-393, 1997</w:t>
+              <w:t xml:space="preserve">, Amsterdam : Rodopi B. V., pp.377-393, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00651924v1</w:t>
+                <w:t xml:space="preserve">halshs-00655440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split ergativity in Nêlêmwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Odé &amp; W. Stokhof. </w:t>
+              <w:t xml:space="preserve">Amsterdam : Rodopi B. V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th International Conference on Austronesian Linguistics (Leiden, 1994)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Amsterdam : Rodopi B. V., pp.377-393, 1997</w:t>
+              <w:t xml:space="preserve">, Rodopi, pp.377-393, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00655440v1</w:t>
+                <w:t xml:space="preserve">halshs-00651924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4668,601 +4668,601 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A mourning ceremony in Bwawi (Gomen region)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CNRS-LACITO, Région de Gomen, New Caledonia. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An audio recording session on the Zuanga language, in the village of Paimboa (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS-LACITO, New Caledonia. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A working session on the Zuanga language, in the village of Paimboa (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS-LACITO, New Caledonia. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing of customary properties at the end of the mourning ceremony in Bwawi (Gomen region)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS-LACITO, Région de Gomen, New Caledonia. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. CNRS-LACITO, Région de Gomen, New Caledonia. 2010</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Break during a work session with a Zuanga language storyteller, in Paita (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CNRS-LACITO, New Caledonia. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Photography. CNRS-LACITO, New Caledonia. 2008</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flèches faîtières de cases traditionnelles (Hienghène)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CNRS-LACITO, Hienghène (côte est Nouvelle-Calédonie), New Caledonia. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Photography. CNRS-LACITO, Hienghène (côte est Nouvelle-Calédonie), New Caledonia. 2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation du bounia (Tiabet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. CNRS-LACITO, Tiabet (extrême nord de la Nouvelle-Calédonie), New Caledonia. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Préparation du bounia (Tiabet)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préparation du bounia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS-LACITO, Tiabet (extrême nord de la Nouvelle-Calédonie), New Caledonia. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêt de bus (région de Touho)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. CNRS-LACITO, Région de Touho (côte est de la Nouvelle-Calédonie), New Caledonia. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632986v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03632910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customary mourning ceremony, Jejeban Island, extreme north of New Caledonia.</w:t>
               </w:r>
@@ -5735,51 +5735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2024.a946244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16173" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382234v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2021-0181" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0035" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Skopeteas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05201004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133374v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11996" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.19064.bri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.41.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2016.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lity.2005.9.1.25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958985v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247387v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247394v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.137.07bri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247403v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/_021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.08bri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.03bri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641389v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470188v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006154v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655440v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila K&#233;chi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02159976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764342v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03633087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04402704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836770v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2024.a946244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612409v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16173" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283372v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2022-0035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382234v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ling-2021-0181" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/stuf-2022-1048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03485243v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Skopeteas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05201004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881062v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.19064.bri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03133374v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.11996" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/sl.41.2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822700v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418746v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ol.2016.0021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591607v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00594130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281187v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006059v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lity.2005.9.1.25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958971v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958933v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958926v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03902090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tsl.137.07bri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247403v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111053226-067" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/_021" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.182.08bri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/slcs.172.03bri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641389v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00470188v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281176v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006061v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006153v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006154v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133048v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655440v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03103659v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150428v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila K&#233;chi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02150410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02159976v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vincent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764342v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764298v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03764397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03633087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632875v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632577v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03632449v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04402704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>