--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2535,282 +2535,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variable histoire sur les prédictions d'un modèle d'endommagement par champ de phase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
+                <w:t xml:space="preserve">Élaboration et caractérisation des propriétés thermiques d'un matériau à gradient de propriétés céramique/métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraa Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cedelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313025v1</w:t>
+                <w:t xml:space="preserve">hal-05478364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et caractérisation des propriétés thermiques d'un matériau à gradient de propriétés céramique/métal</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johann Petit</w:t>
+                <w:t xml:space="preserve">Influence de la variable histoire sur les prédictions d'un modèle d'endommagement par champ de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2025-041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05478364v1</w:t>
+                <w:t xml:space="preserve">hal-05313025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance du contrôle actif d'une plaque FGPM en mode d33</w:t>
               </w:r>
@@ -2917,51 +2917,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale des propriétés physiques et mécaniques de FGPM Ni/BaTiO$_3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cedelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3169,51 +3169,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of Ni/BaTiO 3 Functionally Graded Piezoelectric Material for active vibration control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cedelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,51 +3614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fat&#8217;hi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pablo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-022-00299-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03019037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Maruani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19853628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pablo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01678026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05047989" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXNFXN1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546313506926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Han" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nikoukar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.604600" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09105237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MXNK1DQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verg&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/10/2/402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AAE13DFCF9CDC8AB2145C2D80B11A4A857F8B8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531CA9AA0585E9B4665EBC5909932A5D29B3698C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed Fat'Hi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fat&#8217;hi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pablo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-022-00299-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03019037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Maruani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19853628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pablo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01678026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05047989" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXNFXN1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546313506926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Han" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nikoukar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.604600" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09105237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MXNK1DQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verg&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/10/2/402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AAE13DFCF9CDC8AB2145C2D80B11A4A857F8B8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531CA9AA0585E9B4665EBC5909932A5D29B3698C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed Fat'Hi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>