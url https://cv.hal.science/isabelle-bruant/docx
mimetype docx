--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -100,477 +100,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhaFiDyn: An explicit dynamic phase field damage model implementation</w:t>
+                <w:t xml:space="preserve">Enforcement of the irreversibility condition in the phase field damage model: Influence of the history variable approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barki</w:t>
+                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zghal</w:t>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bruant</w:t>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Davenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31, pp.102227. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.111518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151392v1</w:t>
+                <w:t xml:space="preserve">hal-05274120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhaFiDyn: An explicit dynamic phase field damage model implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31, pp.102227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151432v1</w:t>
+                <w:t xml:space="preserve">hal-05151392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcement of the irreversibility condition in the phase field damage model: Influence of the history variable approximation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhaFiDyn: An explicit dynamic phase field damage model implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
+                <w:t xml:space="preserve">J. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihed Zghal</w:t>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+                <w:t xml:space="preserve">I. Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bruant</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.102227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05274120v1</w:t>
+                <w:t xml:space="preserve">hal-05151432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mechanical properties of Ni/BaTiO3 functionally graded material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuating performance for functionally graded piezoelectric materials with interdigitated electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,64 +768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active vibration control of a smart functionally graded piezoelectric material plate using an adaptive fuzzy controller strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pablo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -885,613 +885,613 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed hexahedral finite element to model the scattering of a deformed microstrip antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.1-11. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985112v1</w:t>
+                <w:t xml:space="preserve">hal-04483308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical efficiency study on the active vibration control for a FGPM beam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A mixed hexahedral finite element to model the scattering of a deformed microstrip antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.036⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678026v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed hexahedral finite element to model the scattering of a deformed microstrip antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A numerical efficiency study on the active vibration control for a FGPM beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Proslier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387319⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.478-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483308v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal location of piezoelectric actuators for active vibration control of thin axially functionally graded beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimal Location of Actuators and Sensors in Active Vibration Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanics and Materials in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X05047989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985083v1</w:t>
+                <w:t xml:space="preserve">hal-01978500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Location of Actuators and Sensors in Active Vibration Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimal location of piezoelectric actuators for active vibration control of thin axially functionally graded beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mechanics and Materials in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.173-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01978500v1</w:t>
+                <w:t xml:space="preserve">hal-01985083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FEM\BIM approach using a mixed hexahedral finite element to model the electromagnetic and mechanical behavior of radiative microstrip antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, pp.17--30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,64 +1525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved active control of a functionally graded material beam with piezoelectric patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1077546313506926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoke Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,64 +1741,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Piezoelectric Sensors Location and Number Using a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Nikoukar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,64 +1845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal piezoelectric actuator and sensor location for active vibration control, using genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Nikoukar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1949,64 +1949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Classical Plate Finite Elements for the Analysis of Electroactive Composite Plates. Numerical Validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2065,64 +2065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of laminated plates using a piezoelectric finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2173,51 +2173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric potential approximations for an eight node plate finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (22-23), pp.1480-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2245,907 +2245,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of beam structures with piezoelectric actuators and sensors: modeling and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Methodology For Determination Of Piezoelectric Actuator And Sensor Location On Beam Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Léné</w:t>
+                <w:t xml:space="preserve">F. Lene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vergé</w:t>
+                <w:t xml:space="preserve">M. Verge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 10 (2), pp.404-408. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 243 (5), pp.861-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/10/2/402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jsvi.2000.3448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978408v1</w:t>
+                <w:t xml:space="preserve">hal-01978379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology For Determination Of Piezoelectric Actuator And Sensor Location On Beam Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Active control of beam structures with piezoelectric actuators and sensors: modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lene</w:t>
+                <w:t xml:space="preserve">F. Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verge</w:t>
+                <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 243 (5), pp.861-882. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (2), pp.404-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsvi.2000.3448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/10/2/402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978379v1</w:t>
+                <w:t xml:space="preserve">hal-01978408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et caractérisation des propriétés thermiques d'un matériau à gradient de propriétés céramique/métal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence de la variable histoire sur les prédictions d'un modèle d'endommagement par champ de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478364v1</w:t>
+                <w:t xml:space="preserve">hal-05313025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la variable histoire sur les prédictions d'un modèle d'endommagement par champ de phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Élaboration et caractérisation des propriétés thermiques d'un matériau à gradient de propriétés céramique/métal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraa Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cedelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313025v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance du contrôle actif d'une plaque FGPM en mode d33</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Etude de la variation des propriétés multi-physiques des matériaux à gradient de fonction piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mohamed Fat'Hi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pablo</w:t>
+                <w:t xml:space="preserve">N Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Chevallier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281683v1</w:t>
+                <w:t xml:space="preserve">hal-05312977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale des propriétés physiques et mécaniques de FGPM Ni/BaTiO$_3$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cedelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Performance du contrôle actif d'une plaque FGPM en mode d33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mohamed Fat'Hi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence des déformations mécaniques sur les signaux électromagnétiques d'antennes conformées : approche FEM/BIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3155,150 +3276,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration and characterization of Ni/BaTiO 3 Functionally Graded Piezoelectric Material for active vibration control applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cedelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Advanced Materials Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rome, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3308,166 +3429,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhaFiSta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832407v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3614,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fat&#8217;hi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pablo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-022-00299-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03019037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Maruani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19853628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pablo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01678026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05047989" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXNFXN1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546313506926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Han" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nikoukar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.604600" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09105237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MXNK1DQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verg&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/10/2/402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AAE13DFCF9CDC8AB2145C2D80B11A4A857F8B8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531CA9AA0585E9B4665EBC5909932A5D29B3698C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed Fat'Hi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fat&#8217;hi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pablo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-022-00299-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03019037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Maruani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19853628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proslier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387319" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pablo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01678026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05047989" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXNFXN1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546313506926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Han" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nikoukar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.604600" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09105237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MXNK1DQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3448" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531CA9AA0585E9B4665EBC5909932A5D29B3698C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verg&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/10/2/402" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AAE13DFCF9CDC8AB2145C2D80B11A4A857F8B8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Talebi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed Fat'Hi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>