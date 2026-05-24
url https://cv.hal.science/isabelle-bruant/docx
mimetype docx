--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,477 +100,477 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcement of the irreversibility condition in the phase field damage model: Influence of the history variable approximation</w:t>
+                <w:t xml:space="preserve">PhaFiDyn: An explicit dynamic phase field damage model implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
+                <w:t xml:space="preserve">A. Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihed Zghal</w:t>
+                <w:t xml:space="preserve">J. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+                <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+                <w:t xml:space="preserve">I. Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 328, pp.111518. </w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.102227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274120v1</w:t>
+                <w:t xml:space="preserve">hal-05151392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhaFiDyn: An explicit dynamic phase field damage model implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoftwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31, pp.102227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151392v1</w:t>
+                <w:t xml:space="preserve">hal-05151432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhaFiDyn: An explicit dynamic phase field damage model implementation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enforcement of the irreversibility condition in the phase field damage model: Influence of the history variable approximation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zghal</w:t>
+                <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gallimard</w:t>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bruant</w:t>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Davenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2025.102227⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.111518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151432v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of mechanical properties of Ni/BaTiO3 functionally graded material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actuating performance for functionally graded piezoelectric materials with interdigitated electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -768,64 +768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active vibration control of a smart functionally graded piezoelectric material plate using an adaptive fuzzy controller strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Maruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pablo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -885,613 +885,613 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mixed hexahedral finite element to model the scattering of a deformed microstrip antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (4), pp.289-299. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+              <w:t xml:space="preserve">, 2017, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483308v1</w:t>
+                <w:t xml:space="preserve">hal-01985112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mixed hexahedral finite element to model the scattering of a deformed microstrip antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A numerical efficiency study on the active vibration control for a FGPM beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Proslier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387319⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182, pp.478-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985112v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical efficiency study on the active vibration control for a FGPM beam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A mixed hexahedral finite element to model the scattering of a deformed microstrip antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gallimard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (4), pp.289-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2017.1387319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.09.036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01678026v1</w:t>
+                <w:t xml:space="preserve">hal-04483308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Location of Actuators and Sensors in Active Vibration Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal location of piezoelectric actuators for active vibration control of thin axially functionally graded beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Mechanics and Materials in Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (2), pp.173-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978500v1</w:t>
+                <w:t xml:space="preserve">hal-01985083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal location of piezoelectric actuators for active vibration control of thin axially functionally graded beams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimal Location of Actuators and Sensors in Active Vibration Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanics and Materials in Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.197-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X05047989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985083v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The FEM\BIM approach using a mixed hexahedral finite element to model the electromagnetic and mechanical behavior of radiative microstrip antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38, pp.17--30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1525,64 +1525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved active control of a functionally graded material beam with piezoelectric patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1077546313506926. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoke Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1741,64 +1741,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Piezoelectric Sensors Location and Number Using a Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Nikoukar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1845,64 +1845,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal piezoelectric actuator and sensor location for active vibration control, using genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahram Nikoukar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1949,64 +1949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Classical Plate Finite Elements for the Analysis of Electroactive Composite Plates. Numerical Validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2065,64 +2065,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active control of laminated plates using a piezoelectric finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2173,51 +2173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric potential approximations for an eight node plate finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Polit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 84 (22-23), pp.1480-1493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2245,285 +2245,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Methodology For Determination Of Piezoelectric Actuator And Sensor Location On Beam Structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Active control of beam structures with piezoelectric actuators and sensors: modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lene</w:t>
+                <w:t xml:space="preserve">F. Léné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verge</w:t>
+                <w:t xml:space="preserve">M. Vergé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 243 (5), pp.861-882. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (2), pp.404-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jsvi.2000.3448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0964-1726/10/2/402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978379v1</w:t>
+                <w:t xml:space="preserve">hal-01978408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active control of beam structures with piezoelectric actuators and sensors: modeling and simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Methodology For Determination Of Piezoelectric Actuator And Sensor Location On Beam Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Coffignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Léné</w:t>
+                <w:t xml:space="preserve">F. Lene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vergé</w:t>
+                <w:t xml:space="preserve">M. Verge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 10 (2), pp.404-408. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 243 (5), pp.861-882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0964-1726/10/2/402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/jsvi.2000.3448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01978408v1</w:t>
+                <w:t xml:space="preserve">hal-01978379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2541,103 +2541,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variable histoire sur les prédictions d'un modèle d'endommagement par champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chevaugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t>
@@ -2796,77 +2796,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variation des propriétés multi-physiques des matériaux à gradient de fonction piézoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2911,260 +2911,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés physiques et mécaniques de FGPM Ni/BaTiO$_3$</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance du contrôle actif d'une plaque FGPM en mode d33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mohamed Fat'Hi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768978v1</w:t>
+                <w:t xml:space="preserve">hal-04281683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance du contrôle actif d'une plaque FGPM en mode d33</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation expérimentale des propriétés physiques et mécaniques de FGPM Ni/BaTiO$_3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraa Saidani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cedelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bregiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihed Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281683v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des déformations mécaniques sur les signaux électromagnétiques d'antennes conformées : approche FEM/BIM</w:t>
               </w:r>
@@ -3176,64 +3176,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Proslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3329,51 +3329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3443,90 +3443,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhaFiSta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihed Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Barki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3735,51 +3735,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fat&#8217;hi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pablo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-022-00299-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03019037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Maruani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19853628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483308v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proslier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387319" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pablo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01678026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.036" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978500v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05047989" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXNFXN1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546313506926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Han" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nikoukar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.604600" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09105237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MXNK1DQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978379v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3448" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531CA9AA0585E9B4665EBC5909932A5D29B3698C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978408v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verg&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/10/2/402" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AAE13DFCF9CDC8AB2145C2D80B11A4A857F8B8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Talebi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281683v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed Fat'Hi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zghal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallimard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Davenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2025.102227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Barki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihed Zghal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallimard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevaugeon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111518" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508299v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Saidani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04335761v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fat&#8217;hi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pablo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-022-00299-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03019037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Maruani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X19853628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pablo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Proslier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2017.1387319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01678026v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.09.036" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04483308v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01985083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X05047989" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-SXNFXN1C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421509v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2013.09.012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01421512v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546313506926" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978649v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoke Han" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Hafdallah Ouslimani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Nikoukar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2011.604600" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01689879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2009.12.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Polit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X09105237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-MXNK1DQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366936v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Polit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2006.01.032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffignal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;n&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verg&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/10/2/402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1AAE13DFCF9CDC8AB2145C2D80B11A4A857F8B8C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01978379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lene" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2000.3448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/531CA9AA0585E9B4665EBC5909932A5D29B3698C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cedelle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-041" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312977v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Talebi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Chevallier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281683v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohamed Fat'Hi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03117341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832407v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c77c8e4c5055f281de16a28ba02812fb0c6227cb;origin=https://hal.archives-ouvertes.fr/hal-04832407;visit=swh:1:snp:46f6176e6331436afcd8b0bb33345639d39e8d58;anchor=swh:1:rel:532995cbe1558dc6611136290dc9839c30dea7bf;path=/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>