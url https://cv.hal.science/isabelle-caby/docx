--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle CABY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’étude de cohorte prospective et longitudinale utilisant des méthodes d’apprentissage automatique pour la personnalisation et l’optimisation de la rééducation chez des patients souffrants de lombalgie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mrozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bénéfices de l’activité physique adaptée sur la mobilité fonctionnelle de personnes âgées atteintes de la maladie d’Alzheimer par un plan expérimental à cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Phillippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis : étude rétrospective et comparative de l’efficacité des différentes orientations thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Care for Chronic Low Back Pain in Out-Patient Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25107/2474-1655.2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest to expand group-based studies with single-case experimental design studies in the investigation of the effects of physical exercise in frail older adults: an opinion article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, https://doi.org/10.3389/fpubh.2023.1256645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en Activité Physique Adaptée : compétences et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity care for chronic low back pain in out-patient practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche à propos/sur/avec/pour la Fédération française du sport adapté??</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°118 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.118.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion, inaptitudes : ce que le football (en milieu scolaire) est capable de dispenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix des Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2018, 32 : Les Gouvernements du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.199-201. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.34186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Physical Activity on Alzheimer's Disease: A Randomised Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intellectual Disability - Diagnosis and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/2292-2598.2016.04.02.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Controlled and Retrospective Study of 144 Chronic Low Back Pain Patients to Evaluate the Effectiveness of an Intensive Functional Restoration Program in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare4020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen Solal, Dominique Rividi, Les maisons chaleureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university on your doorstep: A misplaced utopia? The Université du Littoral Côte d'Opale case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (Special Issue 1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth, sports and alcohol consumption. Studying and comparing alcohol rituals in the Littoral Opal Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.276 -284. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15527/ejre.201426274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol consumption and binge drinking among university students: findings from two large surveys in France, 2012-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp P Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (suppl_2), pp.cku163-054. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cku163.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration Fonctionnelle du Rachis : Effet du Niveau Initial de Douleur sur Les Performances des Sujets Lombalgiques Chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (5), pp.e133-e138. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/747282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of a Classification-Tree Model for Predicting Low Back Pain Prevalence Among Hospital Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2012.663010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quantitative relationships between individual/occupational risk factors and low back pain prevalence using nonparametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation quantitative entre les facteurs de risque individuels/professionnels et la fréquence de la douleur lombaire aiguë par une approche non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a five-week intensive and multidisciplinary spine-specific functional restoration program in chronic low back pain patients with or without surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (10), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les espaces naturels aux personnes handicapées pour une pratique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caron-Laidez Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuis Marie-Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réentraînement à l’effort de la lombalgie chronique nécessite-t-il un renforcement musculaire isocinétique quotidien du tronc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (4), pp.284-291. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices à court terme d'un programme de réentraînement à l'effort pour lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.061.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory Thresholds in Arm and Leg Exercises with Spontaneously Chosen Crank and Pedal Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 95 (3_suppl), pp.1035-1046. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.2002.95.3f.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, May 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des liens Acteur – Chercheur : l’expérience du Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faelens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport – Santé pour des publics vulnérables : pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI èmes Journées d’études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées d'études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la sédentarité pour les publics vulnérables et réduction des inégalités territoriales et sociales de santé sur des territoires carencés (CALL). Étude des caractéristiques de la population et proposition d’une offre d’activités physiques adaptées intégrée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Les enjeux des Jeux, Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés savantes AFRAPS, ARIS, S2MS, SFHS, SFS et 3SLF, Dec 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes vulnérables au prisme de la pratique des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude prospective comparant des soins kinésithérapiques en libéral, une prise en charge pluridisciplinaire en centre de rééducation fonctionnelle et une prise en charge dynamique en activité physique adaptée pour des sujets souffrant de lombalgie chronique non spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international et salon des Interventions non Médicamenteuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des tests d’inclusion sur les performances du sujet lombalgique chronique au cours d’une prise en charge en Centre de Réadaptation Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d’une prise en charge en activité physique adaptée pour les patients lombalgiques chroniques en secteur libéral – étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seichepine A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique ANRT « Activité Physique et Santé – Des mécanismes aux interventions non médicamenteuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport-Santé avec/par le Sport Adapté dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Priscille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales du Sport-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sujets lombalgiques chroniques, individualisation et optimisation des prises en charge pré et post-rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2023 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de type RFR® : les nouvelles orientations thérapeutiques et leurs efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la société Française de Santé Pulique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2017, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport santé à la ligue Nord-Pas-de-Calais de Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.55-59, 2017, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisation massive chez les étudiants en Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudiants : Acteurs de leur santé ? Regards Pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.61-76, 2017, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental : vivre bien, vivre mieux grâce à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport adapté, handicap et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions AFRAPS, pp.367-375, 2012, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afraps.compt.2012.01.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’activité Physique sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des programmes de restauration fonctionnelle du rachis à destination de patients atteints de lombalgie chronique dans les centres de rééducation : les nouvelles orientations thérapeutiques et leurs efficacités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’Appel à Manifestation d’Intérêt : Liv Lab Sport Exploration de la place des activités physiques auprès des populations socialement vulnérables : Enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière; Version synthétique du rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre : Intelligence artificielle et lombalgie chronique : une approche multidimensionnelle pour personnaliser les soins de rééducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers du ReCAPPS N° 1: La place des Activités Physiques et Sportives dans les établissements et services sociaux et médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’UFOLEP fait pour la santé et ce que la santé fait pour l’UFOLEP. Evaluation croisée des UFO Sport Santé Société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Louchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherpas - URePSSS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des cinétiques de déconditionnement et de reconditionnement du rachis chez des sujets lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université du Droit et de la Santé - Lille II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LIL2S011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId178"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle CABY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and functionalities of digital tools supporting motivation and adherence to physical activity in older adults with health conditions: a protocol for a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Burin-Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farole Bossede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (4), pp.e114665. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’étude de cohorte prospective et longitudinale utilisant des méthodes d’apprentissage automatique pour la personnalisation et l’optimisation de la rééducation chez des patients souffrants de lombalgie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mrozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bénéfices de l’activité physique adaptée sur la mobilité fonctionnelle de personnes âgées atteintes de la maladie d’Alzheimer par un plan expérimental à cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Phillippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis : étude rétrospective et comparative de l’efficacité des différentes orientations thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest to expand group-based studies with single-case experimental design studies in the investigation of the effects of physical exercise in frail older adults: an opinion article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, https://doi.org/10.3389/fpubh.2023.1256645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en Activité Physique Adaptée : compétences et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity care for chronic low back pain in out-patient practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Care for Chronic Low Back Pain in Out-Patient Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25107/2474-1655.2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche à propos/sur/avec/pour la Fédération française du sport adapté??</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°118 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.118.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion, inaptitudes : ce que le football (en milieu scolaire) est capable de dispenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix des Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2018, 32 : Les Gouvernements du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.199-201. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.34186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Physical Activity on Alzheimer's Disease: A Randomised Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intellectual Disability - Diagnosis and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/2292-2598.2016.04.02.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Controlled and Retrospective Study of 144 Chronic Low Back Pain Patients to Evaluate the Effectiveness of an Intensive Functional Restoration Program in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare4020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen Solal, Dominique Rividi, Les maisons chaleureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university on your doorstep: A misplaced utopia? The Université du Littoral Côte d'Opale case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (Special Issue 1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth, sports and alcohol consumption. Studying and comparing alcohol rituals in the Littoral Opal Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.276 -284. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15527/ejre.201426274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol consumption and binge drinking among university students: findings from two large surveys in France, 2012-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp P Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (suppl_2), pp.cku163-054. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cku163.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration Fonctionnelle du Rachis : Effet du Niveau Initial de Douleur sur Les Performances des Sujets Lombalgiques Chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (5), pp.e133-e138. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/747282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of a Classification-Tree Model for Predicting Low Back Pain Prevalence Among Hospital Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2012.663010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quantitative relationships between individual/occupational risk factors and low back pain prevalence using nonparametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation quantitative entre les facteurs de risque individuels/professionnels et la fréquence de la douleur lombaire aiguë par une approche non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les espaces naturels aux personnes handicapées pour une pratique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caron-Laidez Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuis Marie-Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a five-week intensive and multidisciplinary spine-specific functional restoration program in chronic low back pain patients with or without surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (10), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réentraînement à l’effort de la lombalgie chronique nécessite-t-il un renforcement musculaire isocinétique quotidien du tronc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (4), pp.284-291. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices à court terme d'un programme de réentraînement à l'effort pour lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.061.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory Thresholds in Arm and Leg Exercises with Spontaneously Chosen Crank and Pedal Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 95 (3_suppl), pp.1035-1046. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.2002.95.3f.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, May 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI èmes Journées d’études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées d'études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des liens Acteur – Chercheur : l’expérience du Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faelens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport – Santé pour des publics vulnérables : pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la sédentarité pour les publics vulnérables et réduction des inégalités territoriales et sociales de santé sur des territoires carencés (CALL). Étude des caractéristiques de la population et proposition d’une offre d’activités physiques adaptées intégrée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Les enjeux des Jeux, Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés savantes AFRAPS, ARIS, S2MS, SFHS, SFS et 3SLF, Dec 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes vulnérables au prisme de la pratique des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude prospective comparant des soins kinésithérapiques en libéral, une prise en charge pluridisciplinaire en centre de rééducation fonctionnelle et une prise en charge dynamique en activité physique adaptée pour des sujets souffrant de lombalgie chronique non spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international et salon des Interventions non Médicamenteuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des tests d’inclusion sur les performances du sujet lombalgique chronique au cours d’une prise en charge en Centre de Réadaptation Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d’une prise en charge en activité physique adaptée pour les patients lombalgiques chroniques en secteur libéral – étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seichepine A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique ANRT « Activité Physique et Santé – Des mécanismes aux interventions non médicamenteuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport-Santé avec/par le Sport Adapté dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Priscille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales du Sport-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sujets lombalgiques chroniques, individualisation et optimisation des prises en charge pré et post-rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2023 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de type RFR® : les nouvelles orientations thérapeutiques et leurs efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la société Française de Santé Pulique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2017, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport santé à la ligue Nord-Pas-de-Calais de Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.55-59, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisation massive chez les étudiants en Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudiants : Acteurs de leur santé ? Regards Pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.61-76, 2017, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental : vivre bien, vivre mieux grâce à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport adapté, handicap et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions AFRAPS, pp.367-375, 2012, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afraps.compt.2012.01.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’activité Physique sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des programmes de restauration fonctionnelle du rachis à destination de patients atteints de lombalgie chronique dans les centres de rééducation : les nouvelles orientations thérapeutiques et leurs efficacités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’Appel à Manifestation d’Intérêt : Liv Lab Sport Exploration de la place des activités physiques auprès des populations socialement vulnérables : Enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière; Version synthétique du rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre : Intelligence artificielle et lombalgie chronique : une approche multidimensionnelle pour personnaliser les soins de rééducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers du ReCAPPS N° 1: La place des Activités Physiques et Sportives dans les établissements et services sociaux et médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’UFOLEP fait pour la santé et ce que la santé fait pour l’UFOLEP. Evaluation croisée des UFO Sport Santé Société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Louchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherpas - URePSSS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des cinétiques de déconditionnement et de reconditionnement du rachis chez des sujets lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université du Droit et de la Santé - Lille II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LIL2S011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crombecque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mrozek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ratajczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219594v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Phillippart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delahaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Janik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seichepine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25107/2474-1655.2402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183707v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34186" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vandewalle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374933v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/2292-2598.2016.04.02.4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Janik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vanvelcenaher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare4020023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184680v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19777" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15527/ejre.201426274" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104875v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp P Tavolacci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku163.054" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mendelek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bou Kheir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanvelcenaher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/747282" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03417064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Mendelek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bou Kheir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2012.663010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183698v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.01.014" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKXL81H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2011.01.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13M87VSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183702v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanvelcenaher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letombe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418328v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron-Laidez Val&#233;rie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Marie-Agn&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183687v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepretre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dupuis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prieur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.02.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXB10ZM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183671v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0073" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavoie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2002.95.3f.1035" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05103812v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Louchez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faelens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523052v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523099v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walgraef" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hidri-Neys" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523522v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Seichepine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masquelier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523530v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seichepine A." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masquelier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Priscille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183710v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Compte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183709v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418322v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183708v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418324v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afraps.compt.2012.01.0367" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936750v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585889v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIL2S011" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Burin-Chu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farole Bossede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-114665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crombecque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mrozek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ratajczak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Phillippart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delahaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.516" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Janik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seichepine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25107/2474-1655.2402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vandewalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/2292-2598.2016.04.02.4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Janik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vanvelcenaher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare4020023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19777" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15527/ejre.201426274" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp P Tavolacci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku163.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mendelek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bou Kheir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanvelcenaher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/747282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03417064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Mendelek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bou Kheir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2012.663010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKXL81H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2011.01.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13M87VSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron-Laidez Val&#233;rie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Marie-Agn&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanvelcenaher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letombe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepretre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dupuis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prieur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXB10ZM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavoie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2002.95.3f.1035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05103812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Louchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faelens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walgraef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hidri-Neys" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Seichepine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masquelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seichepine A." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masquelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Priscille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281378v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Compte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0061" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afraps.compt.2012.01.0367" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIL2S011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>