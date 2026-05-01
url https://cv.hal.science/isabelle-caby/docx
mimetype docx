--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle CABY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and functionalities of digital tools supporting motivation and adherence to physical activity in older adults with health conditions: a protocol for a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Burin-Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farole Bossede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (4), pp.e114665. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’étude de cohorte prospective et longitudinale utilisant des méthodes d’apprentissage automatique pour la personnalisation et l’optimisation de la rééducation chez des patients souffrants de lombalgie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mrozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bénéfices de l’activité physique adaptée sur la mobilité fonctionnelle de personnes âgées atteintes de la maladie d’Alzheimer par un plan expérimental à cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Phillippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis : étude rétrospective et comparative de l’efficacité des différentes orientations thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest to expand group-based studies with single-case experimental design studies in the investigation of the effects of physical exercise in frail older adults: an opinion article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, https://doi.org/10.3389/fpubh.2023.1256645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en Activité Physique Adaptée : compétences et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity care for chronic low back pain in out-patient practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Care for Chronic Low Back Pain in Out-Patient Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25107/2474-1655.2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche à propos/sur/avec/pour la Fédération française du sport adapté??</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°118 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.118.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion, inaptitudes : ce que le football (en milieu scolaire) est capable de dispenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix des Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2018, 32 : Les Gouvernements du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.199-201. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.34186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Physical Activity on Alzheimer's Disease: A Randomised Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intellectual Disability - Diagnosis and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/2292-2598.2016.04.02.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Controlled and Retrospective Study of 144 Chronic Low Back Pain Patients to Evaluate the Effectiveness of an Intensive Functional Restoration Program in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare4020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen Solal, Dominique Rividi, Les maisons chaleureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university on your doorstep: A misplaced utopia? The Université du Littoral Côte d'Opale case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (Special Issue 1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth, sports and alcohol consumption. Studying and comparing alcohol rituals in the Littoral Opal Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.276 -284. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15527/ejre.201426274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol consumption and binge drinking among university students: findings from two large surveys in France, 2012-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp P Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (suppl_2), pp.cku163-054. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cku163.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration Fonctionnelle du Rachis : Effet du Niveau Initial de Douleur sur Les Performances des Sujets Lombalgiques Chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (5), pp.e133-e138. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/747282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of a Classification-Tree Model for Predicting Low Back Pain Prevalence Among Hospital Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2012.663010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quantitative relationships between individual/occupational risk factors and low back pain prevalence using nonparametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation quantitative entre les facteurs de risque individuels/professionnels et la fréquence de la douleur lombaire aiguë par une approche non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les espaces naturels aux personnes handicapées pour une pratique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caron-Laidez Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuis Marie-Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a five-week intensive and multidisciplinary spine-specific functional restoration program in chronic low back pain patients with or without surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (10), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réentraînement à l’effort de la lombalgie chronique nécessite-t-il un renforcement musculaire isocinétique quotidien du tronc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (4), pp.284-291. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices à court terme d'un programme de réentraînement à l'effort pour lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.061.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory Thresholds in Arm and Leg Exercises with Spontaneously Chosen Crank and Pedal Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 95 (3_suppl), pp.1035-1046. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.2002.95.3f.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, May 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI èmes Journées d’études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées d'études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des liens Acteur – Chercheur : l’expérience du Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faelens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport – Santé pour des publics vulnérables : pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la sédentarité pour les publics vulnérables et réduction des inégalités territoriales et sociales de santé sur des territoires carencés (CALL). Étude des caractéristiques de la population et proposition d’une offre d’activités physiques adaptées intégrée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Les enjeux des Jeux, Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés savantes AFRAPS, ARIS, S2MS, SFHS, SFS et 3SLF, Dec 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes vulnérables au prisme de la pratique des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude prospective comparant des soins kinésithérapiques en libéral, une prise en charge pluridisciplinaire en centre de rééducation fonctionnelle et une prise en charge dynamique en activité physique adaptée pour des sujets souffrant de lombalgie chronique non spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international et salon des Interventions non Médicamenteuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des tests d’inclusion sur les performances du sujet lombalgique chronique au cours d’une prise en charge en Centre de Réadaptation Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d’une prise en charge en activité physique adaptée pour les patients lombalgiques chroniques en secteur libéral – étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seichepine A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique ANRT « Activité Physique et Santé – Des mécanismes aux interventions non médicamenteuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport-Santé avec/par le Sport Adapté dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Priscille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales du Sport-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sujets lombalgiques chroniques, individualisation et optimisation des prises en charge pré et post-rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2023 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de type RFR® : les nouvelles orientations thérapeutiques et leurs efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la société Française de Santé Pulique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2017, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport santé à la ligue Nord-Pas-de-Calais de Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.55-59, 2017, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisation massive chez les étudiants en Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudiants : Acteurs de leur santé ? Regards Pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.61-76, 2017, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental : vivre bien, vivre mieux grâce à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport adapté, handicap et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions AFRAPS, pp.367-375, 2012, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afraps.compt.2012.01.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’activité Physique sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des programmes de restauration fonctionnelle du rachis à destination de patients atteints de lombalgie chronique dans les centres de rééducation : les nouvelles orientations thérapeutiques et leurs efficacités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’Appel à Manifestation d’Intérêt : Liv Lab Sport Exploration de la place des activités physiques auprès des populations socialement vulnérables : Enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière; Version synthétique du rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre : Intelligence artificielle et lombalgie chronique : une approche multidimensionnelle pour personnaliser les soins de rééducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers du ReCAPPS N° 1: La place des Activités Physiques et Sportives dans les établissements et services sociaux et médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’UFOLEP fait pour la santé et ce que la santé fait pour l’UFOLEP. Evaluation croisée des UFO Sport Santé Société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Louchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherpas - URePSSS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des cinétiques de déconditionnement et de reconditionnement du rachis chez des sujets lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université du Droit et de la Santé - Lille II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LIL2S011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId182"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle CABY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and functionalities of digital tools supporting motivation and adherence to physical activity in older adults with health conditions: a protocol for a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Burin-Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farole Bossede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (4), pp.e114665. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary rehabilitation of the spine: a prospective comparison of an autonomy-based versus supervised rehabilitation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crombecque Steven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrozek Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deseur Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratajczak Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (5), pp.102127. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2026.102127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’étude de cohorte prospective et longitudinale utilisant des méthodes d’apprentissage automatique pour la personnalisation et l’optimisation de la rééducation chez des patients souffrants de lombalgie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mrozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bénéfices de l’activité physique adaptée sur la mobilité fonctionnelle de personnes âgées atteintes de la maladie d’Alzheimer par un plan expérimental à cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Phillippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis : étude rétrospective et comparative de l’efficacité des différentes orientations thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest to expand group-based studies with single-case experimental design studies in the investigation of the effects of physical exercise in frail older adults: an opinion article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, https://doi.org/10.3389/fpubh.2023.1256645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en Activité Physique Adaptée : compétences et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity care for chronic low back pain in out-patient practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Care for Chronic Low Back Pain in Out-Patient Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25107/2474-1655.2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche à propos/sur/avec/pour la Fédération française du sport adapté??</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°118 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.118.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion, inaptitudes : ce que le football (en milieu scolaire) est capable de dispenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix des Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2018, 32 : Les Gouvernements du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.199-201. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.34186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Physical Activity on Alzheimer's Disease: A Randomised Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intellectual Disability - Diagnosis and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/2292-2598.2016.04.02.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Controlled and Retrospective Study of 144 Chronic Low Back Pain Patients to Evaluate the Effectiveness of an Intensive Functional Restoration Program in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare4020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen Solal, Dominique Rividi, Les maisons chaleureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university on your doorstep: A misplaced utopia? The Université du Littoral Côte d'Opale case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (Special Issue 1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth, sports and alcohol consumption. Studying and comparing alcohol rituals in the Littoral Opal Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.276 -284. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15527/ejre.201426274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol consumption and binge drinking among university students: findings from two large surveys in France, 2012-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp P Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (suppl_2), pp.cku163-054. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cku163.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration Fonctionnelle du Rachis : Effet du Niveau Initial de Douleur sur Les Performances des Sujets Lombalgiques Chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (5), pp.e133-e138. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/747282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of a Classification-Tree Model for Predicting Low Back Pain Prevalence Among Hospital Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2012.663010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quantitative relationships between individual/occupational risk factors and low back pain prevalence using nonparametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation quantitative entre les facteurs de risque individuels/professionnels et la fréquence de la douleur lombaire aiguë par une approche non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les espaces naturels aux personnes handicapées pour une pratique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caron-Laidez Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuis Marie-Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a five-week intensive and multidisciplinary spine-specific functional restoration program in chronic low back pain patients with or without surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (10), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réentraînement à l’effort de la lombalgie chronique nécessite-t-il un renforcement musculaire isocinétique quotidien du tronc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (4), pp.284-291. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices à court terme d'un programme de réentraînement à l'effort pour lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.061.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory Thresholds in Arm and Leg Exercises with Spontaneously Chosen Crank and Pedal Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 95 (3_suppl), pp.1035-1046. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.2002.95.3f.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, May 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI èmes Journées d’études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées d'études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des liens Acteur – Chercheur : l’expérience du Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faelens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport – Santé pour des publics vulnérables : pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la sédentarité pour les publics vulnérables et réduction des inégalités territoriales et sociales de santé sur des territoires carencés (CALL). Étude des caractéristiques de la population et proposition d’une offre d’activités physiques adaptées intégrée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Les enjeux des Jeux, Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés savantes AFRAPS, ARIS, S2MS, SFHS, SFS et 3SLF, Dec 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes vulnérables au prisme de la pratique des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude prospective comparant des soins kinésithérapiques en libéral, une prise en charge pluridisciplinaire en centre de rééducation fonctionnelle et une prise en charge dynamique en activité physique adaptée pour des sujets souffrant de lombalgie chronique non spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international et salon des Interventions non Médicamenteuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des tests d’inclusion sur les performances du sujet lombalgique chronique au cours d’une prise en charge en Centre de Réadaptation Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d’une prise en charge en activité physique adaptée pour les patients lombalgiques chroniques en secteur libéral – étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seichepine A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique ANRT « Activité Physique et Santé – Des mécanismes aux interventions non médicamenteuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport-Santé avec/par le Sport Adapté dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Priscille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales du Sport-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sujets lombalgiques chroniques, individualisation et optimisation des prises en charge pré et post-rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2023 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de type RFR® : les nouvelles orientations thérapeutiques et leurs efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la société Française de Santé Pulique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport santé à la ligue Nord-Pas-de-Calais de Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.55-59, 2017, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisation massive chez les étudiants en Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudiants : Acteurs de leur santé ? Regards Pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.61-76, 2017, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental : vivre bien, vivre mieux grâce à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport adapté, handicap et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions AFRAPS, pp.367-375, 2012, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afraps.compt.2012.01.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’activité Physique sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des programmes de restauration fonctionnelle du rachis à destination de patients atteints de lombalgie chronique dans les centres de rééducation : les nouvelles orientations thérapeutiques et leurs efficacités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’Appel à Manifestation d’Intérêt : Liv Lab Sport Exploration de la place des activités physiques auprès des populations socialement vulnérables : Enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière; Version synthétique du rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre : Intelligence artificielle et lombalgie chronique : une approche multidimensionnelle pour personnaliser les soins de rééducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise projet ANR – AAPG 2026 PRCE - Projet de recherche collaborative – Entreprise, Phase 2, panel CE22 - Axe H.18 - Villes, bâtiments et construction, transport et mobilité : transition vers la durabilité –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers du ReCAPPS N° 1: La place des Activités Physiques et Sportives dans les établissements et services sociaux et médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’UFOLEP fait pour la santé et ce que la santé fait pour l’UFOLEP. Evaluation croisée des UFO Sport Santé Société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Louchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherpas - URePSSS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des cinétiques de déconditionnement et de reconditionnement du rachis chez des sujets lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université du Droit et de la Santé - Lille II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LIL2S011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Burin-Chu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farole Bossede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-114665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479688v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crombecque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mrozek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ratajczak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Phillippart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001709v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delahaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.516" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108952v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493603v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Janik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulotte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seichepine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25107/2474-1655.2402" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34186" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vandewalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/2292-2598.2016.04.02.4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519503v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Janik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vanvelcenaher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare4020023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184680v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19777" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104876v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15527/ejre.201426274" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104875v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp P Tavolacci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku163.054" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mendelek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bou Kheir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanvelcenaher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/747282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03417064v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Mendelek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bou Kheir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2012.663010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183698v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.01.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKXL81H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183701v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2011.01.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13M87VSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418328v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron-Laidez Val&#233;rie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Marie-Agn&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183702v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanvelcenaher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letombe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183687v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepretre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dupuis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prieur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXB10ZM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0073" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183667v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavoie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2002.95.3f.1035" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05103812v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522994v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Louchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faelens" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523052v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walgraef" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hidri-Neys" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523522v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Seichepine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masquelier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523530v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seichepine A." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masquelier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281357v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Priscille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281378v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281371v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Compte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183709v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0055" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418322v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0061" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418324v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afraps.compt.2012.01.0367" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184695v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585889v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIL2S011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Burin-Chu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farole Bossede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-114665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crombecque Steven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrozek Aymeric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deseur Marine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratajczak Isabelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2026.102127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crombecque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mrozek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ratajczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Phillippart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Janik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seichepine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25107/2474-1655.2402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vandewalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/2292-2598.2016.04.02.4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Janik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vanvelcenaher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare4020023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15527/ejre.201426274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp P Tavolacci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku163.054" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mendelek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bou Kheir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanvelcenaher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/747282" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03417064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Mendelek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bou Kheir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2012.663010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.01.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKXL81H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2011.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13M87VSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron-Laidez Val&#233;rie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Marie-Agn&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanvelcenaher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepretre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prieur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.02.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXB10ZM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183671v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavoie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2002.95.3f.1035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05103812v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Louchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faelens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walgraef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hidri-Neys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Seichepine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masquelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seichepine A." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masquelier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Priscille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Compte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0055" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afraps.compt.2012.01.0367" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936750v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05602910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIL2S011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>