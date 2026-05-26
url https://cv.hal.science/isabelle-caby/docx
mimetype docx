--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle CABY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and functionalities of digital tools supporting motivation and adherence to physical activity in older adults with health conditions: a protocol for a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Burin-Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farole Bossede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (4), pp.e114665. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary rehabilitation of the spine: a prospective comparison of an autonomy-based versus supervised rehabilitation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crombecque Steven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrozek Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deseur Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratajczak Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (5), pp.102127. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2026.102127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’étude de cohorte prospective et longitudinale utilisant des méthodes d’apprentissage automatique pour la personnalisation et l’optimisation de la rééducation chez des patients souffrants de lombalgie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mrozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bénéfices de l’activité physique adaptée sur la mobilité fonctionnelle de personnes âgées atteintes de la maladie d’Alzheimer par un plan expérimental à cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Phillippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis : étude rétrospective et comparative de l’efficacité des différentes orientations thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest to expand group-based studies with single-case experimental design studies in the investigation of the effects of physical exercise in frail older adults: an opinion article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, https://doi.org/10.3389/fpubh.2023.1256645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en Activité Physique Adaptée : compétences et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity care for chronic low back pain in out-patient practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Care for Chronic Low Back Pain in Out-Patient Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25107/2474-1655.2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche à propos/sur/avec/pour la Fédération française du sport adapté??</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°118 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.118.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion, inaptitudes : ce que le football (en milieu scolaire) est capable de dispenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix des Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2018, 32 : Les Gouvernements du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.199-201. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.34186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Physical Activity on Alzheimer's Disease: A Randomised Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intellectual Disability - Diagnosis and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/2292-2598.2016.04.02.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Controlled and Retrospective Study of 144 Chronic Low Back Pain Patients to Evaluate the Effectiveness of an Intensive Functional Restoration Program in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare4020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen Solal, Dominique Rividi, Les maisons chaleureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university on your doorstep: A misplaced utopia? The Université du Littoral Côte d'Opale case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (Special Issue 1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth, sports and alcohol consumption. Studying and comparing alcohol rituals in the Littoral Opal Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.276 -284. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15527/ejre.201426274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol consumption and binge drinking among university students: findings from two large surveys in France, 2012-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp P Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (suppl_2), pp.cku163-054. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cku163.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration Fonctionnelle du Rachis : Effet du Niveau Initial de Douleur sur Les Performances des Sujets Lombalgiques Chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (5), pp.e133-e138. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/747282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of a Classification-Tree Model for Predicting Low Back Pain Prevalence Among Hospital Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2012.663010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quantitative relationships between individual/occupational risk factors and low back pain prevalence using nonparametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation quantitative entre les facteurs de risque individuels/professionnels et la fréquence de la douleur lombaire aiguë par une approche non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les espaces naturels aux personnes handicapées pour une pratique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caron-Laidez Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuis Marie-Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a five-week intensive and multidisciplinary spine-specific functional restoration program in chronic low back pain patients with or without surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (10), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réentraînement à l’effort de la lombalgie chronique nécessite-t-il un renforcement musculaire isocinétique quotidien du tronc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (4), pp.284-291. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices à court terme d'un programme de réentraînement à l'effort pour lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.061.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory Thresholds in Arm and Leg Exercises with Spontaneously Chosen Crank and Pedal Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 95 (3_suppl), pp.1035-1046. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.2002.95.3f.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, May 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI èmes Journées d’études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées d'études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des liens Acteur – Chercheur : l’expérience du Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faelens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport – Santé pour des publics vulnérables : pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la sédentarité pour les publics vulnérables et réduction des inégalités territoriales et sociales de santé sur des territoires carencés (CALL). Étude des caractéristiques de la population et proposition d’une offre d’activités physiques adaptées intégrée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Les enjeux des Jeux, Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés savantes AFRAPS, ARIS, S2MS, SFHS, SFS et 3SLF, Dec 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes vulnérables au prisme de la pratique des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude prospective comparant des soins kinésithérapiques en libéral, une prise en charge pluridisciplinaire en centre de rééducation fonctionnelle et une prise en charge dynamique en activité physique adaptée pour des sujets souffrant de lombalgie chronique non spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international et salon des Interventions non Médicamenteuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des tests d’inclusion sur les performances du sujet lombalgique chronique au cours d’une prise en charge en Centre de Réadaptation Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d’une prise en charge en activité physique adaptée pour les patients lombalgiques chroniques en secteur libéral – étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seichepine A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique ANRT « Activité Physique et Santé – Des mécanismes aux interventions non médicamenteuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport-Santé avec/par le Sport Adapté dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Priscille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales du Sport-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sujets lombalgiques chroniques, individualisation et optimisation des prises en charge pré et post-rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2023 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de type RFR® : les nouvelles orientations thérapeutiques et leurs efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la société Française de Santé Pulique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2017, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport santé à la ligue Nord-Pas-de-Calais de Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.55-59, 2017, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisation massive chez les étudiants en Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudiants : Acteurs de leur santé ? Regards Pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.61-76, 2017, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental : vivre bien, vivre mieux grâce à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport adapté, handicap et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions AFRAPS, pp.367-375, 2012, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afraps.compt.2012.01.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’activité Physique sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des programmes de restauration fonctionnelle du rachis à destination de patients atteints de lombalgie chronique dans les centres de rééducation : les nouvelles orientations thérapeutiques et leurs efficacités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’Appel à Manifestation d’Intérêt : Liv Lab Sport Exploration de la place des activités physiques auprès des populations socialement vulnérables : Enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière; Version synthétique du rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre : Intelligence artificielle et lombalgie chronique : une approche multidimensionnelle pour personnaliser les soins de rééducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise projet ANR – AAPG 2026 PRCE - Projet de recherche collaborative – Entreprise, Phase 2, panel CE22 - Axe H.18 - Villes, bâtiments et construction, transport et mobilité : transition vers la durabilité –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers du ReCAPPS N° 1: La place des Activités Physiques et Sportives dans les établissements et services sociaux et médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’UFOLEP fait pour la santé et ce que la santé fait pour l’UFOLEP. Evaluation croisée des UFO Sport Santé Société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Louchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherpas - URePSSS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des cinétiques de déconditionnement et de reconditionnement du rachis chez des sujets lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université du Droit et de la Santé - Lille II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LIL2S011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle CABY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocole d’étude de cohorte prospective et longitudinale utilisant des méthodes d’apprentissage automatique pour la personnalisation et l’optimisation de la rééducation chez des patients souffrants de lombalgie chronique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Mrozek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Deseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ratajczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics and functionalities of digital tools supporting motivation and adherence to physical activity in older adults with health conditions: a protocol for a scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Burin-Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farole Bossede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (4), pp.e114665. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2025-114665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidisciplinary rehabilitation of the spine: a prospective comparison of an autonomy-based versus supervised rehabilitation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crombecque Steven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrozek Aymeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deseur Marine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratajczak Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 69 (5), pp.102127. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2026.102127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon F Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (3), pp.33 - 45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bénéfices de l’activité physique adaptée sur la mobilité fonctionnelle de personnes âgées atteintes de la maladie d’Alzheimer par un plan expérimental à cas unique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Phillippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.177-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity, Well-being Regulation and Motivational Orientation in Disadvantaged Populations: A Preliminary Case study in a French Priority Neighborhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Central European Journal of Sport Sciences and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.33-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18276/cej.2025.3-03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05428056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis : étude rétrospective et comparative de l’efficacité des différentes orientations thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Scientifique des travaux de fin d'Étude en Rééducation et Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25965/rse2r.516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05001709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Activity Care for Chronic Low Back Pain in Out-Patient Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25107/2474-1655.2402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignant en Activité Physique Adaptée : compétences et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPS : Revue education physique et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interest to expand group-based studies with single-case experimental design studies in the investigation of the effects of physical exercise in frail older adults: an opinion article</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric T. Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, https://doi.org/10.3389/fpubh.2023.1256645</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity care for chronic low back pain in out-patient practice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of clinical case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire de la recherche à propos/sur/avec/pour la Fédération française du sport adapté??</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marcellini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°118 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.118.0032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusion, inaptitudes : ce que le football (en milieu scolaire) est capable de dispenser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix des Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03416564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2018, 32 : Les Gouvernements du corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.199-201. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.34186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1), pp.83-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Physical Activity on Alzheimer's Disease: A Randomised Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intellectual Disability - Diagnosis and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6000/2292-2598.2016.04.02.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Controlled and Retrospective Study of 144 Chronic Low Back Pain Patients to Evaluate the Effectiveness of an Intensive Functional Restoration Program in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.23. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/healthcare4020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cohen Solal, Dominique Rividi, Les maisons chaleureuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lectures.19777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth, sports and alcohol consumption. Studying and comparing alcohol rituals in the Littoral Opal Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Hurdiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.276 -284. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15527/ejre.201426274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol consumption and binge drinking among university students: findings from two large surveys in France, 2012-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ladner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mp P Tavolacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (suppl_2), pp.cku163-054. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cku163.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The university on your doorstep: A misplaced utopia? The Université du Littoral Côte d'Opale case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Research on Social Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (Special Issue 1), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration Fonctionnelle du Rachis : Effet du Niveau Initial de Douleur sur Les Performances des Sujets Lombalgiques Chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Research and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (5), pp.e133-e138. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/747282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of a Classification-Tree Model for Predicting Low Back Pain Prevalence Among Hospital Staff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (3), pp.135-144. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2012.663010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation quantitative entre les facteurs de risque individuels/professionnels et la fréquence de la douleur lombaire aiguë par une approche non paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Rhumatisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.549-556. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rhum.2011.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the quantitative relationships between individual/occupational risk factors and low back pain prevalence using nonparametric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fady Mendelek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bou Kheir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Bone Spine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78 (6), pp.619-624. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a five-week intensive and multidisciplinary spine-specific functional restoration program in chronic low back pain patients with or without surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vanvelcenaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Letombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pelayo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (10), pp.621-631. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rehab.2010.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvrir les espaces naturels aux personnes handicapées pour une pratique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caron-Laidez Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupuis Marie-Agnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Anceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réentraînement à l’effort de la lombalgie chronique nécessite-t-il un renforcement musculaire isocinétique quotidien du tronc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lepretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Réadaptation et de Médecine Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (4), pp.284-291. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annrmp.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénéfices à court terme d'un programme de réentraînement à l'effort pour lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sm.061.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilatory Thresholds in Arm and Leg Exercises with Spontaneously Chosen Crank and Pedal Rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dekerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptual and Motor Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 95 (3_suppl), pp.1035-1046. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2466/pms.2002.95.3f.1035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimiser et individualiser la prise en soin des personnes atteintes de lombalgie chronique : Recherches, Expériences, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, May 2025, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité des liens Acteur – Chercheur : l’expérience du Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delfavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Faelens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport – Santé pour des publics vulnérables : pratiques et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sherpas-URePSSS, Nov 2023, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir discrétionnaire des professeurs APA pour des seniors actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI èmes Journées d’études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de Restauration Fonctionnelle du Rachis pour des sujets atteints de lombalgie chronique dans les centres de rééducation : nouvelles orientations thérapeutiques et efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIèmes Journées d'études Francophones en APA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE POUVOIR DISCRETIONNAIRE DES EDUCATEURS EN APAS POUR DES SENIORS ACTIFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walgraef Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès international de la 3SLF à Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la sédentarité pour les publics vulnérables et réduction des inégalités territoriales et sociales de santé sur des territoires carencés (CALL). Étude des caractéristiques de la population et proposition d’une offre d’activités physiques adaptées intégrée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international, Les enjeux des Jeux, Contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sociétés savantes AFRAPS, ARIS, S2MS, SFHS, SFS et 3SLF, Dec 2022, Montpellier (34000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport Santé à la ligue de Sport Adapté des Hauts-de-France : correction des inégalités d’accès à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Debinche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vieillissement des personnes vulnérables au prisme de la pratique des Activités Physiques et Sportives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Walgraef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hidri-Neys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la place des activités physiques auprès des populations socialement vulnérables : enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Agbangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXème journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude prospective comparant des soins kinésithérapiques en libéral, une prise en charge pluridisciplinaire en centre de rééducation fonctionnelle et une prise en charge dynamique en activité physique adaptée pour des sujets souffrant de lombalgie chronique non spécifique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Seichepine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international et salon des Interventions non Médicamenteuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICEPS, Mar 2019, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment établir une offre sport-santé sur un territoire à destination du public en situation de handicap mental et/ou psychique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès International ACAPS « Sport Santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACAPS, Oct 2019, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bréhon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt d’une prise en charge en activité physique adaptée pour les patients lombalgiques chroniques en secteur libéral – étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Seichepine A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre scientifique ANRT « Activité Physique et Santé – Des mécanismes aux interventions non médicamenteuses »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANRT, Dec 2018, Paris ( France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des tests d’inclusion sur les performances du sujet lombalgique chronique au cours d’une prise en charge en Centre de Réadaptation Fonctionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Janik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Masquelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e journées d’études francophones en Activités Physiques Adaptées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFAPA, May 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sport-Santé avec/par le Sport Adapté dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger Priscille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Louchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres régionales du Sport-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des sujets lombalgiques chroniques, individualisation et optimisation des prises en charge pré et post-rééducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2023 de la Société Française de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de type RFR® : les nouvelles orientations thérapeutiques et leurs efficacités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés de la société Française de Santé Pulique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Compte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champ social, 2017, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé a-t-il sa place dans le secteur médico-social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sport-santé : 30 questions clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-171, 2026, 9782384281138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport santé à la ligue Nord-Pas-de-Calais de Sport Adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Walgraef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.55-59, 2017, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alcoolisation massive chez les étudiants en Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Porrovecchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudiants : Acteurs de leur santé ? Regards Pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités artistiques dans le projet de soin en santé mentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport et handicap psychique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champ social, pp.61-76, 2017, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/chaso.icaby.2017.01.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap mental : vivre bien, vivre mieux grâce à l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport adapté, handicap et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions AFRAPS, pp.367-375, 2012, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/afraps.compt.2012.01.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de l’activité Physique sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des programmes de restauration fonctionnelle du rachis à destination de patients atteints de lombalgie chronique dans les centres de rééducation : les nouvelles orientations thérapeutiques et leurs efficacités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à l’Appel à Manifestation d’Intérêt : Liv Lab Sport Exploration de la place des activités physiques auprès des populations socialement vulnérables : Enquêtes pluridisciplinaires dans un quartier prioritaire d’une ancienne ville minière; Version synthétique du rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titre : Intelligence artificielle et lombalgie chronique : une approche multidimensionnelle pour personnaliser les soins de rééducation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation des soins de la lombalgie chronique et impact des déterminants sociaux sur l'efficacité des programmes de Restauration Fonctionnelle du Rachis ® : Etude méthodologique de clustering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Crombecque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toulotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sport-santé pour les populations vulnérables en situation de handicap mental ou psychique : le cas des déserts sportifs dans les Hauts-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise projet ANR – AAPG 2026 PRCE - Projet de recherche collaborative – Entreprise, Phase 2, panel CE22 - Axe H.18 - Villes, bâtiments et construction, transport et mobilité : transition vers la durabilité –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANR (Agence Nationale de la Recherche - France). 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dossiers du ReCAPPS N° 1: La place des Activités Physiques et Sportives dans les établissements et services sociaux et médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">université d'Artois - Faculté des Sports et de l'EP. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05026513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau diagnostic de l'APS dans les ESMS des Hauts-de-France pour personnes présentant un handicap mental, psychique ou un TSA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l’UFOLEP fait pour la santé et ce que la santé fait pour l’UFOLEP. Evaluation croisée des UFO Sport Santé Société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Salle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Louchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulotte Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sherpas - URePSSS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier SHERPAS Faculté des sports et de l'éducation physique Chemin du Marquage 62800 LIÉVIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salmon Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Nuytens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université d'Artois; Sherpas - URePSSS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des cinétiques de déconditionnement et de reconditionnement du rachis chez des sujets lombalgiques chroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caby Isabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université du Droit et de la Santé - Lille II, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010LIL2S011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00585889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId191"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Burin-Chu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farole Bossede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-114665" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602584v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crombecque Steven" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrozek Aymeric" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deseur Marine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratajczak Isabelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2026.102127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crombecque" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mrozek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ratajczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Phillippart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Janik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulotte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seichepine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25107/2474-1655.2402" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vandewalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/2292-2598.2016.04.02.4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Janik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vanvelcenaher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare4020023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15527/ejre.201426274" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp P Tavolacci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku163.054" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mendelek" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bou Kheir" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanvelcenaher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/747282" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03417064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Mendelek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bou Kheir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2012.663010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.01.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKXL81H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2011.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13M87VSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron-Laidez Val&#233;rie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Marie-Agn&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanvelcenaher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letombe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepretre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dupuis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prieur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.02.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXB10ZM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183671v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavoie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2002.95.3f.1035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05103812v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Louchez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faelens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523052v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523099v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walgraef" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hidri-Neys" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Seichepine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487699v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masquelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523530v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seichepine A." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masquelier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Priscille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281371v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Compte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0055" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418322v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183708v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418324v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afraps.compt.2012.01.0367" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936750v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05602910v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIL2S011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Crombecque" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Mrozek" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ratajczak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.932" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578296v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Burin-Chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farole Bossede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-114665" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602584v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crombecque Steven" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mrozek Aymeric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deseur Marine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratajczak Isabelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2026.102127" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Phillippart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delahaye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/rse2r.516" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Janik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toulotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Seichepine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25107/2474-1655.2402" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.34186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183713v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vandewalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374933v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toulotte Claire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6000/2292-2598.2016.04.02.4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519503v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vanvelcenaher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pelayo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare4020023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184680v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19777" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Porrovecchio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Masson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hurdiel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pez&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15527/ejre.201426274" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104875v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mp P Tavolacci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cku163.054" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Kuehn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183682v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Olivier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mendelek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bou Kheir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vanvelcenaher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/747282" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03417064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fady Mendelek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bou Kheir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2012.663010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183701v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2011.01.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13M87VSG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183698v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.01.014" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKXL81H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183702v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vanvelcenaher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Letombe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pelayo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2010.09.006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caron-Laidez Val&#233;rie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis Marie-Agn&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Olivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lepretre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dupuis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prieur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annrmp.2008.02.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXB10ZM1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183671v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sm.061.0073" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dekerle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lavoie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dupont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pms.2002.95.3f.1035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05103812v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522939v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delfavero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Louchez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faelens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04524145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walgraef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522994v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541632v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walgraef Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523052v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Agbangla" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blondel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nuytens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debinche" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523099v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Walgraef" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hidri-Neys" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Janik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Seichepine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523388v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salmon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523530v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seichepine A." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Masquelier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487699v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masquelier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281357v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berger Priscille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281378v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281371v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183710v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Compte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629620v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lef&#232;vre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/nos-ouvrages/1290-le-sport-sante-30-questions-cles-9782384281138.html" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183709v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0055" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418322v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03183708v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.icaby.2017.01.0061" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418324v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afraps.compt.2012.01.0367" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03418336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108960v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03184695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936750v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04281397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05602910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053048v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04108954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Louchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salmon Mathis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LIL2S011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>