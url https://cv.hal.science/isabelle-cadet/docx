--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1876,173 +1876,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise</w:t>
+                <w:t xml:space="preserve">Finance durable vs finance responsable : la déclaration de performance extra-financière (DPEF) à l’aune de la taxinomie européenne et reporting RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manel Benzerafa-Alliat, Danièle Lamarque et Gérald Orange. </w:t>
+              <w:t xml:space="preserve">Isabelle Cadet &amp; Jean-Jacques Pluchart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie du management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE Éditions, 2022</w:t>
+              <w:t xml:space="preserve">La finance durable et responsable, paradoxes théoriques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESKA-MA, pp.305-318, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830737v1</w:t>
+                <w:t xml:space="preserve">hal-03830747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance durable vs finance responsable : la déclaration de performance extra-financière (DPEF) à l’aune de la taxinomie européenne et reporting RSE</w:t>
+                <w:t xml:space="preserve">L’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Cadet &amp; Jean-Jacques Pluchart. </w:t>
+              <w:t xml:space="preserve">Manel Benzerafa-Alliat, Danièle Lamarque et Gérald Orange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La finance durable et responsable, paradoxes théoriques et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESKA-MA, pp.305-318, 2022</w:t>
+              <w:t xml:space="preserve">Encyclopédie du management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE Éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830747v1</w:t>
+                <w:t xml:space="preserve">hal-03830737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de l'homme et responsabilité sociétale des organisations au sein des collectivités territoriales</w:t>
               </w:r>
@@ -2797,51 +2797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870849v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boncori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2015.01.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01142683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CNAM0947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870849v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boncori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2015.01.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01142683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CNAM0947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>