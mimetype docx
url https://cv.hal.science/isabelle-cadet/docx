--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -191,178 +191,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04997113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La détection en matière de lutte contre la corruption : enjeux et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chinese Barriers Laws, what are the Stakes for European Companies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dugoin-Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Grasco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Les Notes du CREOGN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830711v1</w:t>
+                <w:t xml:space="preserve">hal-04026549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chinese Barriers Laws, what are the Stakes for European Companies ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La détection en matière de lutte contre la corruption : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Notes du CREOGN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73</w:t>
+              <w:t xml:space="preserve">La Revue du Grasco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026549v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logique managériale de la responsabilité sociétale de l’enseignant-chercheur en école de management</w:t>
               </w:r>
@@ -1090,178 +1090,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des achats responsables aux achats vigilants. La mise en place par le Groupe La Poste d’un dispositif d’alerte étendu à sa chaîne de valeur.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le concept de responsabilité sociale des marques (RSM), un nouveau risque de dilution de la responsabilité sociale de l’entreprise (RSE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone sur le risque ORIANE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT Bayonne, 2018, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02148514v1</w:t>
+                <w:t xml:space="preserve">hal-02879816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de responsabilité sociale des marques (RSM), un nouveau risque de dilution de la responsabilité sociale de l’entreprise (RSE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des achats responsables aux achats vigilants. La mise en place par le Groupe La Poste d’un dispositif d’alerte étendu à sa chaîne de valeur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Branellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone sur le risque ORIANE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT Bayonne, 2018, Bayonne, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879816v1</w:t>
+                <w:t xml:space="preserve">halshs-02148514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir de vigilance des entreprises françaises : la création d’un système juridique en boucle qui dépasse l’opposition hard law et soft law</w:t>
               </w:r>
@@ -1876,173 +1876,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance durable vs finance responsable : la déclaration de performance extra-financière (DPEF) à l’aune de la taxinomie européenne et reporting RSE</w:t>
+                <w:t xml:space="preserve">L’expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Cadet &amp; Jean-Jacques Pluchart. </w:t>
+              <w:t xml:space="preserve">Manel Benzerafa-Alliat, Danièle Lamarque et Gérald Orange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La finance durable et responsable, paradoxes théoriques et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESKA-MA, pp.305-318, 2022</w:t>
+              <w:t xml:space="preserve">Encyclopédie du management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGPDE Éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830747v1</w:t>
+                <w:t xml:space="preserve">hal-03830737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise</w:t>
+                <w:t xml:space="preserve">Finance durable vs finance responsable : la déclaration de performance extra-financière (DPEF) à l’aune de la taxinomie européenne et reporting RSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manel Benzerafa-Alliat, Danièle Lamarque et Gérald Orange. </w:t>
+              <w:t xml:space="preserve">Isabelle Cadet &amp; Jean-Jacques Pluchart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie du management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGPDE Éditions, 2022</w:t>
+              <w:t xml:space="preserve">La finance durable et responsable, paradoxes théoriques et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESKA-MA, pp.305-318, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830737v1</w:t>
+                <w:t xml:space="preserve">hal-03830747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits de l'homme et responsabilité sociétale des organisations au sein des collectivités territoriales</w:t>
               </w:r>
@@ -2379,51 +2379,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES LOIS DE BLOCAGE CHINOISES, QUELS ENJEUX POUR LES ENTREPRISES EUROPÉENNES ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dugoin-Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2797,51 +2797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830711v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026549v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870849v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boncori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2015.01.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01142683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CNAM0947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997113v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pluchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cadet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0345" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026549v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dugoin-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879742v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Branellec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870849v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boncori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830793v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602452v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148514v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01408540v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Savall" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pig&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cappelletti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471753v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cappe.2015.01.0061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01142683v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014CNAM0947" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04384738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>