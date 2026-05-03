--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -90,5805 +90,5792 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the formation of hemicellulose-polyphenol assemblies: case study of the xyloglucan-tannic acid system</w:t>
+                <w:t xml:space="preserve">Temperature-Dependent Underoil Wettability of Cellulose Nanocrystals and Their Biobased Modifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mamdouh</w:t>
+                <w:t xml:space="preserve">Francesco D’acierno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 380, pp.125077. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 42 (9), pp.6714-6723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.125077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5c05550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505386v1</w:t>
+                <w:t xml:space="preserve">hal-05569660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t>
+                <w:t xml:space="preserve">Understanding the formation of hemicellulose-polyphenol assemblies: case study of the xyloglucan-tannic acid system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui Ouyang</w:t>
+                <w:t xml:space="preserve">Sarah Mamdouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 380, pp.125077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.125077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05419697v1</w:t>
+                <w:t xml:space="preserve">hal-05505386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Marquis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137685⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048803v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05419697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow behaviour of pickering hexadecane emulsion stabilized with CNC and AOT for sustainable refrigeration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Wetting and emulsification properties of cellulose nanocrystals modified with tannic acid and alkyl cellulose derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’acierno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 679, pp.868-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224521v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of safer by design mineral photocatalytic paint: influence of the TiO2 modifications on particle release</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Flow behaviour of pickering hexadecane emulsion stabilized with CNC and AOT for sustainable refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4EN00681J⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.106494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05064701v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and emulsification properties of cellulose nanocrystals modified with tannic acid and alkyl cellulose derivatives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 679, pp.868-882. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.080⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 694, pp.137685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074986v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile biobased biocidal nanomaterial for a safer‐by‐design coated food packaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the development of safer by design mineral photocatalytic paint: influence of the TiO2 modifications on particle release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dafne Musino</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.55856⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1166 - 1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EN00681J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629900v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05064701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative bio-based emulsifiers for road materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile biobased biocidal nanomaterial for a safer‐by‐design coated food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lévenard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2202257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (34), pp.e55856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107210v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative bio-based emulsifiers for road materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elia Missi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SM00714J⟩</w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.209-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2023.2202257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670140v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate microgels encapsulation strategy of silver nanoparticles active against Candida albicans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dafne Musino</w:t>
+                <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Missi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Gemin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100405⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SM00714J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344414v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Low-Molar-Mass Xyloglucans on the Rheological Behavior of Concentrated Cellulose Nanocrystal Suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
+                <w:t xml:space="preserve">Alginate microgels encapsulation strategy of silver nanoparticles active against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Kolypczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Vasse</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Passerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.358-366. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.100405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952405v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the chiral nematic phase of cellulose nanocrystals by the adsorption of a short polymer on their surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Low-Molar-Mass Xyloglucans on the Rheological Behavior of Concentrated Cellulose Nanocrystal Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.358-366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2938491/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190615v1</w:t>
+                <w:t xml:space="preserve">hal-03952405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning of the chiral nematic phase of cellulose nanocrystals by the adsorption of a short polymer on their surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 245, pp.125488. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2938491/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144481v1</w:t>
+                <w:t xml:space="preserve">hal-04190615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled hydrophobic modification of cellulose nanocrystals for tunable Pickering emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dudefoi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2022.100210⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.125488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695031v1</w:t>
+                <w:t xml:space="preserve">hal-04144481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of amylopectin-pullulan water in water emulsions by Interacting protein particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled hydrophobic modification of cellulose nanocrystals for tunable Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dudefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dhuiège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João P.E. Machado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolaï</w:t>
+                <w:t xml:space="preserve">Gilles Sèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107320⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2022.100210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533846v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of process and physico-chemical conditions on the formation of curcumin-whey protein composite particles capable to stabilize food-compatible oil in water emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of amylopectin-pullulan water in water emulsions by Interacting protein particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João P.E. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilton de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aditya Nayak</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+                <w:t xml:space="preserve">Taco Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112421⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124, part B, pp.107320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465097v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge-On (Cellulose II) and Face-On (Cellulose I) Adsorption of Cellulose Nanocrystals at the Oil–Water Interface: A Combined Entropic and Enthalpic Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somia Haouache</w:t>
+                <w:t xml:space="preserve">Impact of process and physico-chemical conditions on the formation of curcumin-whey protein composite particles capable to stabilize food-compatible oil in water emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Nayak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Chen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angélina D'Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00201⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.112421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185901v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanocrystals from native and mercerized cotton</w:t>
+                <w:t xml:space="preserve">Edge-On (Cellulose II) and Face-On (Cellulose I) Adsorption of Cellulose Nanocrystals at the Oil–Water Interface: A Combined Entropic and Enthalpic Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Haouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jiménez-Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Jimenez-Saelices</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+                <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-04313-8⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (9), pp.3517-3524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561543v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNC/AgNP hybrids as safer-by-design biocides in paints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellulose nanocrystals from native and mercerized cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez-Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dafné Musino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bergé</w:t>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1en00407g⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.1567-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-04313-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417304v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of re-dispersible dry o/w emulsions using cellulose nanocrystals decorated with metal/metal oxide nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pickering nanoemulsions: An overview of manufacturing processes, formulations and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra06054f⟩</w:t>
+              <w:t xml:space="preserve">JCIS Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (100036), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jciso.2021.100036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472167v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl Groups on Cellulose Nanocrystal Surfaces form Nucleation Points for Silver Nanoparticles of Varying Shapes and Sizes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dafne Musino</w:t>
+                <w:t xml:space="preserve">Towards the development of safer by design TiO 2 -based photocatalytic paint: impacts and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Shandilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Rivard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Rabilloud</w:t>
+                <w:t xml:space="preserve">H. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.082⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.758-772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0EN01232G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953922v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03154693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile nanocellulose-anatase TiO2 hybrid nanoparticles in Pickering emulsions for the photocatalytic degradation of organic and aqueous dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t>
+              <w:t xml:space="preserve">JCIS Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.100014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jciso.2021.100014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274485v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Physico-Chemical Properties of Cellulose Nanocrystal/Silver Nanoparticle Hybrid Suspensions on Their Biocidal and Toxicological Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+                <w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Artous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11071862⟩</w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298323v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering nanoemulsions: An overview of manufacturing processes, formulations and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Physico-Chemical Properties of Cellulose Nanocrystal/Silver Nanoparticle Hybrid Suspensions on Their Biocidal and Toxicological Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cećile Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCIS Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jciso.2021.100036⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11071862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688288v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of safer by design TiO 2 -based photocatalytic paint: impacts and performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CNC/AgNP hybrids as safer-by-design biocides in paints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafné Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rosset</w:t>
+                <w:t xml:space="preserve">Cécile Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bartolomei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Voisin</w:t>
+                <w:t xml:space="preserve">Virginie Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.758-772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0EN01232G⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 8 (12), pp.3673-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1en00407g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03154693v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile nanocellulose-anatase TiO2 hybrid nanoparticles in Pickering emulsions for the photocatalytic degradation of organic and aqueous dyes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation of re-dispersible dry o/w emulsions using cellulose nanocrystals decorated with metal/metal oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tharwat Shaheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCIS Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jciso.2021.100014⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (51), pp.32143-32151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra06054f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319832v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Ag Nanoparticle Properties in Cellulose Nanocrystals/Ag Nanoparticle Hybrid Suspensions by H2O2 Redox Post-Treatment: The Role of the H2O2/AgNP Ratio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Hydroxyl Groups on Cellulose Nanocrystal Surfaces form Nucleation Points for Silver Nanoparticles of Varying Shapes and Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10081559⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 584, pp.360-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169098v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non thermal plasma in liquid media: Effect on inulin depolymerization and functionalization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tuning of Ag Nanoparticle Properties in Cellulose Nanocrystals/Ag Nanoparticle Hybrid Suspensions by H2O2 Redox Post-Treatment: The Role of the H2O2/AgNP Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115704⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10081559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944380v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin Pickering Emulsion for Oil Inclusion in Composite Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Jiménez-Saelices</w:t>
+                <w:t xml:space="preserve">Non thermal plasma in liquid media: Effect on inulin depolymerization and functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nastase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiya Trongsatitkul</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 242, pp.116366. </w:t>
+              <w:t xml:space="preserve">, 2020, 231, pp.115704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166858v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective radical depolymerization of cellulose to glucose induced by high frequency ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somia Haouache</w:t>
+                <w:t xml:space="preserve">Chitin Pickering Emulsion for Oil Inclusion in Composite Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jiménez-Saelices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Karam</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tatiya Trongsatitkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SC00020E⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.116366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921911v1</w:t>
+                <w:t xml:space="preserve">hal-03166858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of latex stabilized by unmodified cellulose nanocrystals: the effect of monomers on particle size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective radical depolymerization of cellulose to glucose induced by high frequency ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prince Nana Amaniampong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8py01575a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.2664-2669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC00020E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987494v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal stress effect induced by drying in starch-based composite films</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The fate of cellulose nanocrystal stabilised emulsions after simulated gastrointestinal digestion and exposure to intestinal mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Moffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109261⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.2991-2998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr05860a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02895903v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroporous hybrid Pickering foams based on carbon nanotubes and cellulose nanocrystals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Internal stress effect induced by drying in starch-based composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiya Trongsatitkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez-Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.01.127⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.109261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02106753v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of cellulose nanocrystal stabilised emulsions after simulated gastrointestinal digestion and exposure to intestinal mucosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of latex stabilized by unmodified cellulose nanocrystals: the effect of monomers on particle size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Mackie</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nr05860a⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (6), pp.727-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8py01575a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620025v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Superinsulating Materials Made from Nanofibrillated Cellulose-Stabilized Pickering Emulsions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Jimenez-Saelices</w:t>
+                <w:t xml:space="preserve">Macroporous hybrid Pickering foams based on carbon nanotubes and cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Seantier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Olivier Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b02418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 544, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.01.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069324v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploiting Complex Formation between Polysaccharides and Protein Microgels To Influence Particle Stabilization of W/W Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Khemissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Olivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+                <w:t xml:space="preserve">Helen Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Moreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adel Aschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.237-241. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (39), pp.11806 - 11813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458493v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-In-Water Emulsion Gels Stabilized by Cellulose Nanocrystals</w:t>
+                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Ben Ayed</w:t>
+                <w:t xml:space="preserve">Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Cochereau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.237-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350644v1</w:t>
+                <w:t xml:space="preserve">hal-02458493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of pickering micro- and nanoemulsions based on the structural characteristics of nanocelluloses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Water-In-Water Emulsion Gels Stabilized by Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Dechancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01564⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (23), pp.6887-6893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628724v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Complex Formation between Polysaccharides and Protein Microgels To Influence Particle Stabilization of W/W Emulsions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helen Bassani</w:t>
+                <w:t xml:space="preserve">Thermal Superinsulating Materials Made from Nanofibrillated Cellulose-Stabilized Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez-Saelices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Aschi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bastien Seantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02383⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (18), pp.16193-16202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b02418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926827v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer-by-design hybrid nanostructures: an alternative to conventional titanium dioxide UV filters in skin care products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design of pickering micro- and nanoemulsions based on the structural characteristics of nanocelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (33), pp.20430-20439. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.460-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ra02506h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603828v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of nanocelluloses at interfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Safer-by-design hybrid nanostructures: an alternative to conventional titanium dioxide UV filters in skin care products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Shandilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (33), pp.20430-20439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ra02506h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606560v1</w:t>
+                <w:t xml:space="preserve">hal-01603828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Encapsulation of Pickering Oil Microdroplets into Alginate Microgels for Lipophilic Compound Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+                <w:t xml:space="preserve">Behavior of nanocelluloses at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando J. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Alix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+                <w:t xml:space="preserve">Romain Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5b00522⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723549v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Water-in-Water Emulsions by Nanorods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Gelation kinetics and network structure of cellulose nanocrystals in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthik R. Peddireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Benyahia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00953⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (10), pp.3298-3304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637898v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation kinetics and network structure of cellulose nanocrystals in aqueous solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Some modification of cellulose nanocrystals for functional Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01061⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (2072), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2015.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602826v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some modification of cellulose nanocrystals for functional Pickering emulsions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Stabilization of Water-in-Water Emulsions by Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik R. Peddireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2015.0139⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.283 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637980v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Description of the Interface of Pickering Emulsions Stabilized by Cellulose Nanocrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microfluidic Encapsulation of Pickering Oil Microdroplets into Alginate Microgels for Lipophilic Compound Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b01413⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (4), pp.535 - 543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5b00522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640238v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structural Description of the Interface of Pickering Emulsions Stabilized by Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93, pp.96-107. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.496 - 502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b01413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606350v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Efficient and Predictable Noncovalent Dispersion of Single-Walled and Multi-Walled Carbon Nanotubes by Cellulose Nanocrystals</w:t>
               </w:r>
@@ -5900,77 +5887,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bruno Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bertoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (39), pp.22694-22701. </w:t>
@@ -6002,2869 +5989,2986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Villares</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.96-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637726v1</w:t>
+                <w:t xml:space="preserve">hal-01606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface charge density variation to promote structural orientation of cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nordic Pulp and Paper Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (1), pp.126-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3183/NPPRJ-2015-30-01-p126-131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of charge density and ionic strength on the aggregation process of cellulose nanocrystals in aqueous suspension, as revealed by small-angle neutron scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00851⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (32), pp.6472 - 6481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637859v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Influence of charge density and ionic strength on the aggregation process of cellulose nanocrystals in aqueous suspension, as revealed by small-angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (20), pp.5596-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02633037v1</w:t>
+                <w:t xml:space="preserve">hal-02637859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of double Pickering emulsions stabilized by chemically tailored nanocelluloses.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Chitin nanocrystals for pickering high internal phase emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (31), pp.9327-35. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (10), pp.3766-3771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la5017577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm5010417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639640v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 101 (9), pp.924-930. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.188 - 194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636641v1</w:t>
+                <w:t xml:space="preserve">hal-02633037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile cellular foams derived from CNC-stabilized Pickering emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of double Pickering emulsions stabilized by chemically tailored nanocelluloses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana G Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Tasset</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Lars A Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra45883k⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (31), pp.9327-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5017577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641149v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin nanocrystals for pickering high internal phase emulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (9), pp.924-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm5010417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639878v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-free high internal phase emulsions stabilized by cellulose nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Versatile cellular foams derived from CNC-stabilized Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Tasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm301871k⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.893-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra45883k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652680v1</w:t>
+                <w:t xml:space="preserve">hal-02641149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanocrystals for high internal phase emulsion (hipe) stabilization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cellulosic nanorods of various aspect ratios for oil in water Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kalashnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Technology for Forest Products and Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26472b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642260v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulosic nanorods of various aspect ratios for oil in water Pickering emulsions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Surfactant-free high internal phase emulsions stabilized by cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.291 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm301871k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2sm26472b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00951873v1</w:t>
+                <w:t xml:space="preserve">hal-02652680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Cellulose Nanocrystals Amphiphilic Properties to Stabilize Oil Water Interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Cellulose nanocrystals for high internal phase emulsion (hipe) stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Guedes Nunes da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Technology for Forest Products and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (4), pp.35 - 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm201599j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652665v1</w:t>
+                <w:t xml:space="preserve">hal-02642260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Pickering Emulsions Stabilized by Bacterial Cellulose Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Modulation of Cellulose Nanocrystals Amphiphilic Properties to Stabilize Oil Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm201599j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la200971f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02652595v1</w:t>
+                <w:t xml:space="preserve">hal-02652665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy access to amphiphilic glycosylated-functionalized polystyrenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Pickering Emulsions Stabilized by Bacterial Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kalashnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.09.018⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.7471 - 7479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la200971f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645412v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch in rubbery and glassy states by FTIR spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Easy access to amphiphilic glycosylated-functionalized polystyrenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Elhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loiec Bech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Belleney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Baltaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 68, pp.249-259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.015⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.1174 - 1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667004v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel thermoreversible gelling product made by enzymatic modification of starch</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Starch in rubbery and glassy states by FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Brogly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique V. Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/star.200500409⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68, pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679784v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in water emulsions: phase separation and rheology of biopolymer solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A novel thermoreversible gelling product made by enzymatic modification of starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.E.C. van Der Maarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.J.W. Euverink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kaper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003970100161⟩</w:t>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (10), pp.465-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.200500409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524166v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat induced aggregation and gelation of β-lactoglobulin in the presence of κ-carrageenan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Water in water emulsions: phase separation and rheology of biopolymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Durand</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Djabourov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (5), pp.441-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003970100161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0268-005X(98)00056-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524148v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of addition of κ-carrageenan on the mechanical and structural properties of β-lactoglobulin gels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Heat induced aggregation and gelation of β-lactoglobulin in the presence of κ-carrageenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Smith</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0268-005X(98)00056-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0144-8617(99)00058-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524159v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal denaturation and renaturation of a fermentation broth of xanthan: rheological consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of addition of κ-carrageenan on the mechanical and structural properties of β-lactoglobulin gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Muller</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0141-8130(98)00050-6⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (3), pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(99)00058-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524141v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atomic force microscopy study of the molecular organisation of xanthan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 39 (23), pp.5725-5730. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)10344-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)10344-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the native and renatured conformation of xanthan exopolysaccharide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermal denaturation and renaturation of a fermentation broth of xanthan: rheological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Muller</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)00079-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 23 (3), pp.215-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0141-8130(98)00050-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524090v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro gastric stability of carrageenan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">About the native and renatured conformation of xanthan exopolysaccharide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (21), pp.5289-5295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)00079-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0268-005X(96)80040-3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524076v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In-vitro gastric stability of carrageenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10 (2), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0268-005X(96)80040-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On-line Size Exclusion Chromatography and Multiangle Laser Light Scattering of High-Molecular-Weight Rigid Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (1), pp.9-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10236669508233891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8874,4522 +8978,4522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLORING THE ORIGIN OF CHIRALITY IN THE CHOLESTERIC PHASES OF CELLULOSE NANOCRYSTALS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia Missi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281423v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche pluridisciplinaire au service d'une bioéconomie circulaire territoriale : exemple du projet Bioloop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire), Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet BIOLOOP : Une approche pluridisciplinaire au service d'une bioéconomie circulaire territoriale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">EXPLORING THE ORIGIN OF CHIRALITY IN THE CHOLESTERIC PHASES OF CELLULOSE NANOCRYSTALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356161v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet BIOLOOP : Une approche pluridisciplinaire au service d'une bioéconomie circulaire territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DUMBIO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281436v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">DUMBIO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338961v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale chirality transfer in cholesteric cellulose nanocrystal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBPGO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring chirality transfer in cholesteric cellulose nanocrystal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Plénières SLAMM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654201v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring chirality transfer in cholesteric cellulose nanocrystal suspensions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Evon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières SLAMM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Le croisic, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281444v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFF, Aug 2023, PARIS, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
+                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Valanciennes, France</w:t>
+              <w:t xml:space="preserve">TAPPI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227526v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and microstructure of cellulose nanocrystals – low molecular weight xyloglucan mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-based emulsifiers for pavement material: emulsion formulation and cold asphalt mix properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DUMBIO 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on the Bearing Capacity of Roads, Railways and Airfields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway. pp.332-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003222910-34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281577v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Marquis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPPI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Helsinki, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valanciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290872v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based emulsifiers for pavement material: emulsion formulation and cold asphalt mix properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rheology and microstructure of cellulose nanocrystals – low molecular weight xyloglucan mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Bearing Capacity of Roads, Railways and Airfields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DUMBIO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432731v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative biobased emulsifiers for road materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAP Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and organized cellulose nanocrystals-xyloglucan mixtures to study enzyme mechanism of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBPGO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de thermique, May 2022, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2022-028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures hybrides CNC-TiO2 Safer-by-Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of droplet size and hexadecane volume fraction on the rheological behavior of hexadecane-in-water emulsion stabilized by cellulose nanocrystals.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IIR Conference on Phase Change Material and Slurries for Refrigeration and Air Conditioning (PCM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290897v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290888v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanostructures hybrides CNC-TiO2 Safer-by-Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2021</w:t>
+              <w:t xml:space="preserve">ACS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290900v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement rhéologique et cristal liquide de mélanges nanocristaux de cellulose – xyloglucanes à faible poids moléculaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAMM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Biaritz, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290884v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer-by-Design CNC-TiO2 Hybrid Nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement rhéologique et cristal liquide de mélanges nanocristaux de cellulose – xyloglucanes à faible poids moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DUMBIO 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">SLAMM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Biaritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290890v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of droplet size and hexadecane volume fraction on the rheological behavior of hexadecane-in-water emulsion stabilized by cellulose nanocrystals.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Safer-by-Design CNC-TiO2 Hybrid Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IIR Conference on Phase Change Material and Slurries for Refrigeration and Air Conditioning (PCM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DUMBIO 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224087v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering emulsions stabilized from biomass nanoparticles: role of composition and emulsification parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denilson da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Meeting of the American-Chemical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2019, Orlando, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid nanocelluloses to design functional emulsions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Control of Pickering emulsion properties by the structural characteristics of nanocelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, New Orleans, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734317v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Pickering emulsion properties by the structural characteristics of nanocelluloses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hybrid nanocelluloses to design functional emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, New Orleans, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734818v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Lifecycle and ompact of sunscreens using TiO2 nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.229</w:t>
+              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854345v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-SUN for Eco-design of sunscreen using titanium dioxide nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lehmann</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854203v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifecycle and ompact of sunscreens using TiO2 nanomaterials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Eco-SUN for Eco-design of sunscreen using titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854193v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured thin films from chitin nanocrystals and xyloglucan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Chitin nanocrystal, an anisotropic colloid for multiple interfacial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">11. International Biorelated Polymer Symposium / 247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792755v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des nanocristaux de cellulose à une interface eau/huile par diffusion des neutrons aux petits angles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">High internal phase emulsions stabilized by cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest (RBPGO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">11. International Biorelated Polymer Symposium / 247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794124v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High internal phase emulsions stabilized by cellulose nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Chitin nanocrystals, an anisotropic colloid for multiple interfacial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Biorelated Polymer Symposium / 247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740801v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsions stabilized with cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée Scientifique de l’Ecole Doctorale VENAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale Végétal, Environnement, Nutrition, Agroalimentaire, Mer. Angers, FRA., Jan 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des nanocristaux de cellulose aux interfaces eau/huile pour la stabilisation d'émulsions de Pickering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées jeunes chercheurs de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin nanocrystals, an anisotropic colloid for multiple interfacial interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nanostructured thin films from chitin nanocrystals and xyloglucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739649v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SANS study to describe cellulose nano-rods organisation at the oil/water interface.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Etude des nanocristaux de cellulose à une interface eau/huile par diffusion des neutrons aux petits angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neutrons and Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest (RBPGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793219v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin nanocrystal, an anisotropic colloid for multiple interfacial interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A SANS study to describe cellulose nano-rods organisation at the oil/water interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Biorelated Polymer Symposium / 247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">Neutrons and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792966v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsions stabilisées par des nanocristaux de cellulose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cellulose nanocrystals as amphiphilic particles for the interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Labex CHEMISYST Atelier « Emulsions de Pickering »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex CheMISyst. Montpellier, FRA. Université Montpellier 2 (Sciences et Techniques) (UM2). Centre National de la Recherche Scientifique (CNRS)., Jun 2013, montpellier, France</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Green Chemistry Renewable carbon and Eco-Efficient Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Poitiers, FRA., Mar 2013, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803024v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanocrystals as amphiphilic particles for the interface.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Emulsions stabilisées par des nanocristaux de cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Green Chemistry Renewable carbon and Eco-Efficient Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Poitiers, FRA., Mar 2013, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">Journée Labex CHEMISYST Atelier « Emulsions de Pickering »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex CheMISyst. Montpellier, FRA. Université Montpellier 2 (Sciences et Techniques) (UM2). Centre National de la Recherche Scientifique (CNRS)., Jun 2013, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803733v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanocrystals for Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Biorelated Polymer Symposium / 243. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). Washington, USA., Mar 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of fermentation exopolysaccharides by on-line size exclusion chromatography and light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13399,107 +13503,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of nanocellulose as pickering emulsifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocellulose and Sustainability : Production, Properties, Applications, and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, pp.22, 2018, Sustainability: Contributions through Science and Technology, 978-1-351-26291-0; 978-1-4987-6103-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351262927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13509,437 +13613,437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉMULSION ET ÉMULSION MULTIPLE DE PICKERING AVEC DES PARTICULES DE BOIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT/FR2019/052443. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR OBTAINING AN EMULSION CONTAINING AN INTERNAL HYDROPHOBIC PHASE DISPERSED IN A CONTINUOUS HYDROPHILIC PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2013/001189. 2013, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2013001189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention d'une émulsion comprenant une phase interne hydrophobe dispersée dans une phase continue hydrophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014 060697. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition sous forme d'émulsion, comprenant une phase hydrophobe dispersée dans une phase aqueuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2962662. 2010, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13949,105 +14053,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions végétales agricoles : innover pour des filières compétitives et durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, https://www.inrae.fr/dossiers/productions-vegetales-agricoles-innover-filieres-competitives-durables</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId390"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14194,51 +14298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mamdouh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137685" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN00681J" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;acierno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.080" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629900v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Musino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55856" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107210v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#233;venard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Petiteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2202257" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kolypczuk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952405v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01172" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190615v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2938491/v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695031v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dhui&#232;ge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#232;be" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2022.100210" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533846v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.E. Machado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilton de Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107320" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465097v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112421" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jim&#233;nez-Saelices" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez-Saelices" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04313-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafn&#233; Musino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lelong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Luche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berg&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1en00407g" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472167v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Shaheen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06054f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953922v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabilloud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile Lelong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071862" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2021.100036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03154693v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laisney" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shandilya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN01232G" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319832v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2021.100014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169098v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081559" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nastase" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115704" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiya Trongsatitkul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116366" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921911v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00020E" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez Saelices" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01575a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895903v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109261" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106753v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.01.127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourcy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rigby" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moffat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr05860a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069324v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b02418" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350644v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Ayed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cochereau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dechanc&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01239" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628724v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01564" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926827v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Khemissi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bassani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aschi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02383" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603828v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Shandilya" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02506h" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando J. Rojas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2017.04.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Alix" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00522" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637898v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik R. Peddireddy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00953" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01061" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637980v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Saidane" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanch Cherhal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guellec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0139" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01413" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Mougel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Adda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07289" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640039v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/NPPRJ-2015-30-01-p126-131" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637859v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00851" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G Cunha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A Berglund" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5017577" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641149v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tasset" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45883k" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5010417" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652680v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301871k" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642260v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Guedes Nunes da Cunha" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951873v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalashnikova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26472b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652665v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201599j" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652595v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200971f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645412v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Elhiri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiec Bech" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belleney" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.09.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN6VGPT5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667004v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.015" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZH2VBZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.E.C. van Der Maarel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.W. Euverink" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Bos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaper" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200500409" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ6X7SGC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524166v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costeux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003970100161" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9707Q3NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524148v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(98)00056-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDJ04RF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Smith" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(99)00058-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKV5F1NH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524141v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brigand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Muller" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-8130(98)00050-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5XTF8F0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524110v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alexandre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)10344-5" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R304NVCH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524090v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brigand" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)00079-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHMTSLHD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524076v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(96)80040-3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3J9LDGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562106v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233891" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281423v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165441v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ollivier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356161v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281458v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281444v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281577v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432731v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003222910-34" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424644v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290897v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290884v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290890v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734877v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vasquez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734317v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734818v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792755v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794124v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740801v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792376v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800112v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739649v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793219v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792966v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803024v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803733v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744863v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567324v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351262927" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524268v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524222v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524240v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808953v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500672v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;acierno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05550" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505386v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mamdouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN00681J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Musino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55856" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#233;venard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Petiteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2202257" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kolypczuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100405" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01172" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2938491/v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dhui&#232;ge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#232;be" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2022.100210" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.E. Machado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilton de Freitas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107320" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jim&#233;nez-Saelices" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez-Saelices" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04313-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2021.100036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03154693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laisney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shandilya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN01232G" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2021.100014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile Lelong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Luche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafn&#233; Musino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lelong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berg&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1en00407g" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Shaheen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06054f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabilloud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.082" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169098v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081559" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nastase" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115704" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166858v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiya Trongsatitkul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116366" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00020E" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620025v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourcy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rigby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moffat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr05860a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895903v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109261" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez Saelices" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01575a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.01.127" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Khemissi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bassani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02383" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Ayed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cochereau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dechanc&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01239" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b02418" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01564" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Shandilya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02506h" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606560v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando J. Rojas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2017.04.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik R. Peddireddy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01061" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637980v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Saidane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanch Cherhal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guellec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0139" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00953" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Alix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00522" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01413" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Mougel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Adda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07289" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/NPPRJ-2015-30-01-p126-131" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00851" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5010417" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G Cunha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A Berglund" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5017577" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tasset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45883k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalashnikova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26472b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652680v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301871k" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Guedes Nunes da Cunha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201599j" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652595v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200971f" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Elhiri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiec Bech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belleney" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.09.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN6VGPT5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667004v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZH2VBZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.E.C. van Der Maarel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.W. Euverink" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Bos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaper" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200500409" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ6X7SGC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524166v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costeux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003970100161" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9707Q3NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524148v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(98)00056-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDJ04RF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Smith" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(99)00058-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKV5F1NH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524110v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alexandre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Muller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)10344-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R304NVCH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brigand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-8130(98)00050-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5XTF8F0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brigand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)00079-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHMTSLHD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524076v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(96)80040-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3J9LDGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562106v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233891" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ollivier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281423v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281458v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281444v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003222910-34" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281577v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424644v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290884v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290890v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vasquez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734317v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792966v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740801v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739649v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800112v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792755v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794124v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793219v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803733v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803024v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567324v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785565v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351262927" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524222v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500672v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>