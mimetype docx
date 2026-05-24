--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -90,51 +90,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -228,2537 +228,2537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the formation of hemicellulose-polyphenol assemblies: case study of the xyloglucan-tannic acid system</w:t>
+                <w:t xml:space="preserve">Multicriteria physico-chemical analysis of flax technical fibres from drought-stressed plants: A case study highlighting plant compensatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mamdouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Voisin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Barbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joo Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.125077⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 246, pp.123399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2026.123399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505386v1</w:t>
+                <w:t xml:space="preserve">hal-05625810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding the formation of hemicellulose-polyphenol assemblies: case study of the xyloglucan-tannic acid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mamdouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 380, pp.125077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.125077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05419697v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting and emulsification properties of cellulose nanocrystals modified with tannic acid and alkyl cellulose derivatives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of composition and process on the performance of thermopressed materials prepared from model and real-life biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Ouyang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 239, pp.122496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.122496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05074986v1</w:t>
+                <w:t xml:space="preserve">hal-05419697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow behaviour of pickering hexadecane emulsion stabilized with CNC and AOT for sustainable refrigeration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Somia Haouache</w:t>
+                <w:t xml:space="preserve">Wetting and emulsification properties of cellulose nanocrystals modified with tannic acid and alkyl cellulose derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D’acierno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 679, pp.868-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2024.10.080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106494⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224521v1</w:t>
+                <w:t xml:space="preserve">hal-05074986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 694, pp.137685. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2025.137685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of safer by design mineral photocatalytic paint: influence of the TiO2 modifications on particle release</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flow behaviour of pickering hexadecane emulsion stabilized with CNC and AOT for sustainable refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
+                <w:t xml:space="preserve">Pascal Clain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fournaison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4EN00681J⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.106494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.106494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05064701v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile biobased biocidal nanomaterial for a safer‐by‐design coated food packaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Peyron</w:t>
+                <w:t xml:space="preserve">Towards the development of safer by design mineral photocatalytic paint: influence of the TiO2 modifications on particle release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Michaud-Soret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.55856⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.1166 - 1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4EN00681J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629900v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05064701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative bio-based emulsifiers for road materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.209-217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14680629.2023.2202257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elia Missi</w:t>
+                <w:t xml:space="preserve">Versatile biobased biocidal nanomaterial for a safer‐by‐design coated food packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SM00714J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141 (34), pp.e55856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.55856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670140v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate microgels encapsulation strategy of silver nanoparticles active against Candida albicans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Kolypczuk</w:t>
+                <w:t xml:space="preserve">Elia Missi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Passerini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Bellettre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodor Burghelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Montillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100405⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SM00714J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344414v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Low-Molar-Mass Xyloglucans on the Rheological Behavior of Concentrated Cellulose Nanocrystal Suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.358-366. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03952405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of the chiral nematic phase of cellulose nanocrystals by the adsorption of a short polymer on their surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alginate microgels encapsulation strategy of silver nanoparticles active against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Kolypczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Passerini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.100405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2023.100405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2938491/v1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04190615v1</w:t>
+                <w:t xml:space="preserve">hal-04344414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tuning of the chiral nematic phase of cellulose nanocrystals by the adsorption of a short polymer on their surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-2938491/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144481v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled hydrophobic modification of cellulose nanocrystals for tunable Pickering emulsions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between proteins and cellulose in a liquid crystalline media: Design of a droplet based experimental platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 245, pp.125488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.125488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2022.100210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03695031v1</w:t>
+                <w:t xml:space="preserve">hal-04144481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of amylopectin-pullulan water in water emulsions by Interacting protein particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João P.E. Machado</w:t>
+                <w:t xml:space="preserve">Controlled hydrophobic modification of cellulose nanocrystals for tunable Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dudefoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dhuiège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolaï</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sèbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107320⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.100210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2022.100210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533846v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of process and physico-chemical conditions on the formation of curcumin-whey protein composite particles capable to stabilize food-compatible oil in water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Nayak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Meynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 153, pp.112421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lwt.2021.112421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-On (Cellulose II) and Face-On (Cellulose I) Adsorption of Cellulose Nanocrystals at the Oil–Water Interface: A Combined Entropic and Enthalpic Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Haouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jiménez-Saelices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (9), pp.3517-3524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanocrystals from native and mercerized cotton</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of amylopectin-pullulan water in water emulsions by Interacting protein particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">João P.E. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pontoire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rilton de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-021-04313-8⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124, part B, pp.107320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.107320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561543v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pickering nanoemulsions: An overview of manufacturing processes, formulations and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cellulose nanocrystals from native and mercerized cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez-Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCIS Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jciso.2021.100036⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.1567-1581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-021-04313-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688288v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the development of safer by design TiO 2 -based photocatalytic paint: impacts and performances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pickering nanoemulsions: An overview of manufacturing processes, formulations and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.758-772. </w:t>
+              <w:t xml:space="preserve">JCIS Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (100036), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0EN01232G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jciso.2021.100036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03154693v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile nanocellulose-anatase TiO2 hybrid nanoparticles in Pickering emulsions for the photocatalytic degradation of organic and aqueous dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,6163 +2812,6297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t>
+                <w:t xml:space="preserve">Towards the development of safer by design TiO 2 -based photocatalytic paint: impacts and performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rose</w:t>
+                <w:t xml:space="preserve">A. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+                <w:t xml:space="preserve">V. Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
+                <w:t xml:space="preserve">J. Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Artous</w:t>
+                <w:t xml:space="preserve">N. Shandilya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Auplat</w:t>
+                <w:t xml:space="preserve">H. Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.758-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0EN01232G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274485v1</w:t>
+                <w:t xml:space="preserve">cea-03154693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Physico-Chemical Properties of Cellulose Nanocrystal/Silver Nanoparticle Hybrid Suspensions on Their Biocidal and Toxicological Effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CNC/AgNP hybrids as safer-by-design biocides in paints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Devcic</w:t>
+                <w:t xml:space="preserve">Dafné Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cećile Lelong</w:t>
+                <w:t xml:space="preserve">Cécile Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Luche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Rivard</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11071862⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (12), pp.3673-3684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1en00407g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298323v1</w:t>
+                <w:t xml:space="preserve">hal-03417304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNC/AgNP hybrids as safer-by-design biocides in paints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation of re-dispersible dry o/w emulsions using cellulose nanocrystals decorated with metal/metal oxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Lelong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tharwat Shaheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1en00407g⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (51), pp.32143-32151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra06054f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417304v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03472167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of re-dispersible dry o/w emulsions using cellulose nanocrystals decorated with metal/metal oxide nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroxyl Groups on Cellulose Nanocrystal Surfaces form Nucleation Points for Silver Nanoparticles of Varying Shapes and Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tharwat Shaheen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra06054f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 584, pp.360-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472167v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl Groups on Cellulose Nanocrystal Surfaces form Nucleation Points for Silver Nanoparticles of Varying Shapes and Sizes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SERENADE project : a step forward in the safe by design process of nanomaterials: The benefits of a diverse and interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Novales</w:t>
+                <w:t xml:space="preserve">Jérôme Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rabilloud</w:t>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Garidel-Thoron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Artous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.09.082⟩</w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.101065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2020.101065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953922v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Ag Nanoparticle Properties in Cellulose Nanocrystals/Ag Nanoparticle Hybrid Suspensions by H2O2 Redox Post-Treatment: The Role of the H2O2/AgNP Ratio</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Impact of Physico-Chemical Properties of Cellulose Nanocrystal/Silver Nanoparticle Hybrid Suspensions on Their Biocidal and Toxicological Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafne Musino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devcic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cećile Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Luche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (8), pp.1559. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10081559⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 11 (7), pp.1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11071862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169098v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non thermal plasma in liquid media: Effect on inulin depolymerization and functionalization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Falourd</w:t>
+                <w:t xml:space="preserve">Tuning of Ag Nanoparticle Properties in Cellulose Nanocrystals/Ag Nanoparticle Hybrid Suspensions by H2O2 Redox Post-Treatment: The Role of the H2O2/AgNP Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafne Musino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Landrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115704⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (8), pp.1559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10081559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944380v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin Pickering Emulsion for Oil Inclusion in Composite Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
+                <w:t xml:space="preserve">Non thermal plasma in liquid media: Effect on inulin depolymerization and functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Nastase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 242, pp.116366. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 231, pp.115704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116366⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03166858v1</w:t>
+                <w:t xml:space="preserve">hal-02944380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective radical depolymerization of cellulose to glucose induced by high frequency ultrasound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chitin Pickering Emulsion for Oil Inclusion in Composite Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jiménez-Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiya Trongsatitkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SC00020E⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.116366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921911v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of cellulose nanocrystal stabilised emulsions after simulated gastrointestinal digestion and exposure to intestinal mucosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Mackie</w:t>
+                <w:t xml:space="preserve">Selective radical depolymerization of cellulose to glucose induced by high frequency ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somia Haouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gourcy</w:t>
+                <w:t xml:space="preserve">Ayman Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Rigby</w:t>
+                <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Moffat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Nana Amaniampong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nr05860a⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (10), pp.2664-2669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC00020E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620025v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal stress effect induced by drying in starch-based composite films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+                <w:t xml:space="preserve">The fate of cellulose nanocrystal stabilised emulsions after simulated gastrointestinal digestion and exposure to intestinal mucosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gourcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Rigby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Moffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.2991-2998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nr05860a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109261⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02895903v1</w:t>
+                <w:t xml:space="preserve">hal-02620025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of latex stabilized by unmodified cellulose nanocrystals: the effect of monomers on particle size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (6), pp.727-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c8py01575a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroporous hybrid Pickering foams based on carbon nanotubes and cellulose nanocrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chauvet</w:t>
+                <w:t xml:space="preserve">Internal stress effect induced by drying in starch-based composite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiya Trongsatitkul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez-Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121, pp.109261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2019.109261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.01.127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106753v1</w:t>
+                <w:t xml:space="preserve">hal-02895903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Complex Formation between Polysaccharides and Protein Microgels To Influence Particle Stabilization of W/W Emulsions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Macroporous hybrid Pickering foams based on carbon nanotubes and cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Bassani</w:t>
+                <w:t xml:space="preserve">Jean Bruno Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Aschi</w:t>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 544, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.01.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926827v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Exploiting Complex Formation between Polysaccharides and Protein Microgels To Influence Particle Stabilization of W/W Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Khemissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Aschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (39), pp.11806 - 11813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458493v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-In-Water Emulsion Gels Stabilized by Cellulose Nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Dechancé</w:t>
+                <w:t xml:space="preserve">Thermal Superinsulating Materials Made from Nanofibrillated Cellulose-Stabilized Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez-Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Seantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01239⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (18), pp.16193-16202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b02418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350644v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Superinsulating Materials Made from Nanofibrillated Cellulose-Stabilized Pickering Emulsions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon Nanotube/Cellulose Nanocrystal Hybrid Conducting Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+                <w:t xml:space="preserve">Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b02418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.237-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069324v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of pickering micro- and nanoemulsions based on the structural characteristics of nanocelluloses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
+                <w:t xml:space="preserve">Water-In-Water Emulsion Gels Stabilized by Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Dechancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (23), pp.6887-6893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628724v1</w:t>
+                <w:t xml:space="preserve">hal-02350644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer-by-design hybrid nanostructures: an alternative to conventional titanium dioxide UV filters in skin care products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Neeraj Shandilya</w:t>
+                <w:t xml:space="preserve">Design of pickering micro- and nanoemulsions based on the structural characteristics of nanocelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7ra02506h⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (2), pp.460-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b01564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603828v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of nanocelluloses at interfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safer-by-design hybrid nanostructures: an alternative to conventional titanium dioxide UV filters in skin care products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Shandilya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2017.04.001⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (33), pp.20430-20439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7ra02506h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606560v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation kinetics and network structure of cellulose nanocrystals in aqueous solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of nanocelluloses at interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando J. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01061⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29, pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2017.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602826v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some modification of cellulose nanocrystals for functional Pickering emulsions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Guellec</w:t>
+                <w:t xml:space="preserve">Microfluidic Encapsulation of Pickering Oil Microdroplets into Alginate Microgels for Lipophilic Compound Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2015.0139⟩</w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (4), pp.535 - 543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5b00522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637980v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01723549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Water-in-Water Emulsions by Nanorods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
+                <w:t xml:space="preserve">Some modification of cellulose nanocrystals for functional Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorra Saidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00953⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374 (2072), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2015.0139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637898v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Encapsulation of Pickering Oil Microdroplets into Alginate Microgels for Lipophilic Compound Delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Alix</w:t>
+                <w:t xml:space="preserve">Stabilization of Water-in-Water Emulsions by Nanorods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik R. Peddireddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.5b00522⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.283 - 286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.5b00953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01723549v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Description of the Interface of Pickering Emulsions Stabilized by Cellulose Nanocrystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+                <w:t xml:space="preserve">Gelation kinetics and network structure of cellulose nanocrystals in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik R. Peddireddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (2), pp.496 - 502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b01413⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 17 (10), pp.3298-3304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b01061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640238v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Efficient and Predictable Noncovalent Dispersion of Single-Walled and Multi-Walled Carbon Nanotubes by Cellulose Nanocrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+                <w:t xml:space="preserve">Structural Description of the Interface of Pickering Emulsions Stabilized by Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b07289⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.496 - 502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b01413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608523v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning supramolecular interactions of cellulose nanocrystals to design innovative functional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.96-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface charge density variation to promote structural orientation of cellulose nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Highly Efficient and Predictable Noncovalent Dispersion of Single-Walled and Multi-Walled Carbon Nanotubes by Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Pulp and Paper Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3183/NPPRJ-2015-30-01-p126-131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (39), pp.22694-22701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b07289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640039v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic aspects of the adsorption of xyloglucan onto cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Dammak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (32), pp.6472 - 6481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5sm01413a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of charge density and ionic strength on the aggregation process of cellulose nanocrystals in aqueous suspension, as revealed by small-angle neutron scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Surface charge density variation to promote structural orientation of cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00851⟩</w:t>
+              <w:t xml:space="preserve">Nordic Pulp and Paper Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (1), pp.126-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3183/NPPRJ-2015-30-01-p126-131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637859v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin nanocrystals for pickering high internal phase emulsions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
+                <w:t xml:space="preserve">Influence of charge density and ionic strength on the aggregation process of cellulose nanocrystals in aqueous suspension, as revealed by small-angle neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm5010417⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (20), pp.5596-5602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639878v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Chitin nanocrystals for pickering high internal phase emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15 (1), pp.188 - 194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 15 (10), pp.3766-3771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm5010417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633037v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of double Pickering emulsions stabilized by chemically tailored nanocelluloses.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Chitin Nanocrystal-Xyloglucan Multilayer Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la5017577⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (1), pp.188 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm401474c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639640v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Moreau</w:t>
+                <w:t xml:space="preserve">Preparation of double Pickering emulsions stabilized by chemically tailored nanocelluloses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana G Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars A Berglund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (31), pp.9327-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la5017577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636641v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile cellular foams derived from CNC-stabilized Pickering emulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Impact of ionic strength on chitin nanocrystal-xyloglucan multilayer film growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra45883k⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (9), pp.924-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641149v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulosic nanorods of various aspect ratios for oil in water Pickering emulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Versatile cellular foams derived from CNC-stabilized Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Tasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2sm26472b⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (2), pp.893-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra45883k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951873v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-free high internal phase emulsions stabilized by cellulose nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellulosic nanorods of various aspect ratios for oil in water Pickering emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kalashnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm301871k⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2sm26472b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652680v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanocrystals for high internal phase emulsion (hipe) stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisela Guedes Nunes da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Technology for Forest Products and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.35 - 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of Cellulose Nanocrystals Amphiphilic Properties to Stabilize Oil Water Interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Surfactant-free high internal phase emulsions stabilized by cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13 (1), pp.267-275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm201599j⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.291 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm301871k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652665v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Pickering Emulsions Stabilized by Bacterial Cellulose Nanocrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Modulation of Cellulose Nanocrystals Amphiphilic Properties to Stabilize Oil Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la200971f⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1), pp.267-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm201599j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652595v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy access to amphiphilic glycosylated-functionalized polystyrenes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Pickering Emulsions Stabilized by Bacterial Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Kalashnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 83 (3), pp.1174 - 1179. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.7471 - 7479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la200971f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645412v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Starch in rubbery and glassy states by FTIR spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+                <w:t xml:space="preserve">Easy access to amphiphilic glycosylated-functionalized polystyrenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Robert</w:t>
+                <w:t xml:space="preserve">Amina Elhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Colonna</w:t>
+                <w:t xml:space="preserve">Loiec Bech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Brogly</w:t>
+                <w:t xml:space="preserve">Joël Belleney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Planchot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Baltaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 68, pp.249-259. </w:t>
+              <w:t xml:space="preserve">, 2011, 83 (3), pp.1174 - 1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667004v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel thermoreversible gelling product made by enzymatic modification of starch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Starch in rubbery and glassy states by FTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J.E.C. van Der Maarel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+                <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.J.W. Euverink</w:t>
+                <w:t xml:space="preserve">Paul Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.T. Bos</w:t>
+                <w:t xml:space="preserve">Maurice Brogly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kaper</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique V. Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Starch/Stärke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 57 (10), pp.465-472. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68, pp.249-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/star.200500409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679784v1</w:t>
+                <w:t xml:space="preserve">hal-02667004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in water emulsions: phase separation and rheology of biopolymer solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel thermoreversible gelling product made by enzymatic modification of starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.E.C. van Der Maarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Djabourov</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G.J.W. Euverink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.T. Bos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kaper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheologica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s003970100161⟩</w:t>
+              <w:t xml:space="preserve">Starch/Stärke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (10), pp.465-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/star.200500409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524166v1</w:t>
+                <w:t xml:space="preserve">hal-02679784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat induced aggregation and gelation of β-lactoglobulin in the presence of κ-carrageenan</w:t>
+                <w:t xml:space="preserve">Water in water emulsions: phase separation and rheology of biopolymer solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Durand</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Djabourov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rheologica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (5), pp.441-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003970100161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0268-005X(98)00056-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03524148v1</w:t>
+                <w:t xml:space="preserve">hal-03524166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of addition of κ-carrageenan on the mechanical and structural properties of β-lactoglobulin gels</w:t>
+                <w:t xml:space="preserve">Heat induced aggregation and gelation of β-lactoglobulin in the presence of κ-carrageenan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Smith</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0144-8617(99)00058-2⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0268-005X(98)00056-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03524159v1</w:t>
+                <w:t xml:space="preserve">hal-03524148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atomic force microscopy study of the molecular organisation of xanthan</w:t>
+                <w:t xml:space="preserve">Effect of addition of κ-carrageenan on the mechanical and structural properties of β-lactoglobulin gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G Muller</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (3), pp.233-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0144-8617(99)00058-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)10344-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03524110v1</w:t>
+                <w:t xml:space="preserve">hal-03524159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal denaturation and renaturation of a fermentation broth of xanthan: rheological consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Brigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 23 (3), pp.215-225. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0141-8130(98)00050-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the native and renatured conformation of xanthan exopolysaccharide</w:t>
+                <w:t xml:space="preserve">An atomic force microscopy study of the molecular organisation of xanthan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Muller</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 38 (21), pp.5289-5295. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 39 (23), pp.5725-5730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)10344-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)00079-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03524090v1</w:t>
+                <w:t xml:space="preserve">hal-03524110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro gastric stability of carrageenan</w:t>
+                <w:t xml:space="preserve">About the native and renatured conformation of xanthan exopolysaccharide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 38 (21), pp.5289-5295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0032-3861(97)00079-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0268-005X(96)80040-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03524076v1</w:t>
+                <w:t xml:space="preserve">hal-03524090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In-vitro gastric stability of carrageenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 10 (2), pp.239-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0268-005X(96)80040-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On-line Size Exclusion Chromatography and Multiangle Laser Light Scattering of High-Molecular-Weight Rigid Polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (1), pp.9-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10236669508233891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8978,4522 +9112,4522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-rheological properties of xanthan solutions: from shear thinning to elasto-viscoplastic behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Missi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Montillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bellettre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodor Burghelea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual European Rheology Conference (AERC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pluridisciplinaire au service d'une bioéconomie circulaire territoriale : exemple du projet Bioloop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPLORING THE ORIGIN OF CHIRALITY IN THE CHOLESTERIC PHASES OF CELLULOSE NANOCRYSTALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire), Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165441v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPLORING THE ORIGIN OF CHIRALITY IN THE CHOLESTERIC PHASES OF CELLULOSE NANOCRYSTALS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche pluridisciplinaire au service d'une bioéconomie circulaire territoriale : exemple du projet Bioloop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Korbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Rousselière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Sundsvall, Sweden</w:t>
+              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIFREC (Association Interdisciplinaire Française pour la Recherche en Économie Circulaire), Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281423v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet BIOLOOP : Une approche pluridisciplinaire au service d'une bioéconomie circulaire territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Korbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Latouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Rousselière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the colloidal behavior of a cell wall polysaccharides-degrading enzyme in a highly constrained model system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUMBIO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale chirality transfer in cholesteric cellulose nanocrystal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Wien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RBPGO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring chirality transfer in cholesteric cellulose nanocrystal suspensions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Evon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ienny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plénières SLAMM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Le croisic, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281444v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle génération de CMO recyclables à partir de matières premières de recyclage : vers une économie circulaire (RECYCOMP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring chirality transfer in cholesteric cellulose nanocrystal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Wien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Techniques: Fin de Vie et Recyclage des Composites 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
+              <w:t xml:space="preserve">Plénières SLAMM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Le croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654201v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on starch/tetradecane phase change material for cold energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFF, Aug 2023, PARIS, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.icr.2023.0428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+                <w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPPI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Helsinki, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valanciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290872v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based emulsifiers for pavement material: emulsion formulation and cold asphalt mix properties</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
+                <w:t xml:space="preserve">Rheology and microstructure of cellulose nanocrystals – low molecular weight xyloglucan mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Bearing Capacity of Roads, Railways and Airfields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DUMBIO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432731v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation de matériaux à changement de phase dans un emballage alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Bio-based emulsifiers for pavement material: emulsion formulation and cold asphalt mix properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lévenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Petiteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on the Bearing Capacity of Roads, Railways and Airfields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway. pp.332-340, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003222910-34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227526v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and microstructure of cellulose nanocrystals – low molecular weight xyloglucan mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DUMBIO 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">TAPPI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281577v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative biobased emulsifiers for road materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lévenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Petiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAP Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04424644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals-xyloglucan mixtures to study enzyme mechanism of action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+                <w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O.L. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RBPGO 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de thermique, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290867v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Phase Change Materials in Food Packaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Maigret</w:t>
+                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals-xyloglucan mixtures to study enzyme mechanism of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Vasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès Français de Thermique: La Thermique au service de la Transition Énergétique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RBPGO 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221831v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of droplet size and hexadecane volume fraction on the rheological behavior of hexadecane-in-water emulsion stabilized by cellulose nanocrystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somia Haouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fournaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IIR Conference on Phase Change Material and Slurries for Refrigeration and Air Conditioning (PCM 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vicenza, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18462/iir.PCM.2021.1973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nanostructures hybrides CNC-TiO2 Safer-by-Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Spring 2021</w:t>
+              <w:t xml:space="preserve">ACS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290900v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructures hybrides CNC-TiO2 Safer-by-Design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
+              <w:t xml:space="preserve">EPNOE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290897v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense and organized cellulose nanocrystals emulsion droplets as model to study enzyme action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Marquis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Lopez-Leon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">ACS Spring 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290888v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement rhéologique et cristal liquide de mélanges nanocristaux de cellulose – xyloglucanes à faible poids moléculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Vasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAMM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Biaritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safer-by-Design CNC-TiO2 Hybrid Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DUMBIO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pickering emulsions stabilized from biomass nanoparticles: role of composition and emulsification parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denilson da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Meeting of the American-Chemical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2019, Orlando, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Pickering emulsion properties by the structural characteristics of nanocelluloses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid nanocelluloses to design functional emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bruno Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, New Orleans, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734818v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid nanocelluloses to design functional emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Pickering emulsion properties by the structural characteristics of nanocelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Jimenez Saelices</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">255th National Meeting and Exposition of the American-Chemical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, New Orleans, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734317v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifecycle and ompact of sunscreens using TiO2 nanomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Eco-SUN for Eco-design of sunscreen using titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.229</w:t>
+              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854345v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-SUN for Eco-design of sunscreen using titanium dioxide nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+                <w:t xml:space="preserve">Safer by design sunscreen using titanium dioxide nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Labille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Slomberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lehmann</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. SETAC Europe annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. International Conference Nanosafe "Health and safety issues related to nanomaterials for a socially responsible approach"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854203v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitin nanocrystal, an anisotropic colloid for multiple interfacial interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Villares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Biorelated Polymer Symposium / 247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High internal phase emulsions stabilized by cellulose nanocrystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Nanostructured thin films from chitin nanocrystals and xyloglucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Biorelated Polymer Symposium / 247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740801v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin nanocrystals, an anisotropic colloid for multiple interfacial interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des nanocristaux de cellulose à une interface eau/huile par diffusion des neutrons aux petits angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanch Cherhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2014, Dallas, United States</w:t>
+              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest (RBPGO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739649v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsions stabilized with cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée Scientifique de l’Ecole Doctorale VENAM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale Végétal, Environnement, Nutrition, Agroalimentaire, Mer. Angers, FRA., Jan 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation des nanocristaux de cellulose aux interfaces eau/huile pour la stabilisation d'émulsions de Pickering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées jeunes chercheurs de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Jun 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured thin films from chitin nanocrystals and xyloglucan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Chitin nanocrystals, an anisotropic colloid for multiple interfacial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Villares Garicochea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bio-based Materials and Composites (ICBMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Chemical Society (ACS). USA., Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792755v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des nanocristaux de cellulose à une interface eau/huile par diffusion des neutrons aux petits angles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">High internal phase emulsions stabilized by cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres de Biologie-Physique du Grand Ouest (RBPGO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">11. International Biorelated Polymer Symposium / 247. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794124v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SANS study to describe cellulose nano-rods organisation at the oil/water interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanocrystals as amphiphilic particles for the interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanch Cherhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Green Chemistry Renewable carbon and Eco-Efficient Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Poitiers, FRA., Mar 2013, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulsions stabilisées par des nanocristaux de cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Labex CHEMISYST Atelier « Emulsions de Pickering »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex CheMISyst. Montpellier, FRA. Université Montpellier 2 (Sciences et Techniques) (UM2). Centre National de la Recherche Scientifique (CNRS)., Jun 2013, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanocrystals for Pickering emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Biorelated Polymer Symposium / 243. National Spring Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society (ACS). Washington, USA., Mar 2012, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of fermentation exopolysaccharides by on-line size exclusion chromatography and light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, Les Diablerets, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13503,107 +13637,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of nanocellulose as pickering emulsifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanocellulose and Sustainability : Production, Properties, Applications, and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC PRESS-TAYLOR &amp; FRANCIS GROUP, pp.22, 2018, Sustainability: Contributions through Science and Technology, 978-1-351-26291-0; 978-1-4987-6103-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781351262927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13613,437 +13747,437 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉMULSION ET ÉMULSION MULTIPLE DE PICKERING AVEC DES PARTICULES DE BOIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zephirin Z. Mouloungui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Tapin-Lingua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denilson da Silva Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: PCT/FR2019/052443. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR OBTAINING AN EMULSION CONTAINING AN INTERNAL HYDROPHOBIC PHASE DISPERSED IN A CONTINUOUS HYDROPHILIC PHASE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2013/001189. 2013, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2013001189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention d'une émulsion comprenant une phase interne hydrophobe dispersée dans une phase continue hydrophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2014 060697. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition sous forme d'émulsion, comprenant une phase hydrophobe dispersée dans une phase aqueuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Kalashnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR2962662. 2010, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14053,105 +14187,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions végétales agricoles : innover pour des filières compétitives et durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Capron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, https://www.inrae.fr/dossiers/productions-vegetales-agricoles-innover-filieres-competitives-durables</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId400"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14298,51 +14432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;acierno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05550" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505386v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mamdouh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125077" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.080" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137685" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064701v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN00681J" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Musino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55856" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#233;venard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Petiteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2202257" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kolypczuk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100405" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952405v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01172" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190615v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2938491/v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695031v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dhui&#232;ge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#232;be" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2022.100210" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533846v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.E. Machado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilton de Freitas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107320" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465097v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112421" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jim&#233;nez-Saelices" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00201" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez-Saelices" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04313-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688288v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2021.100036" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03154693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laisney" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shandilya" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN01232G" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2021.100014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298323v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile Lelong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Luche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071862" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafn&#233; Musino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lelong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berg&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1en00407g" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Shaheen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06054f" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953922v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabilloud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.082" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169098v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081559" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nastase" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115704" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166858v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiya Trongsatitkul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116366" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921911v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00020E" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620025v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourcy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rigby" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moffat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr05860a" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895903v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109261" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez Saelices" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01575a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106753v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.01.127" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926827v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Khemissi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bassani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02383" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Ayed" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cochereau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dechanc&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01239" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b02418" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628724v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01564" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Shandilya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02506h" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606560v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando J. Rojas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2017.04.001" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602826v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik R. Peddireddy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01061" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637980v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Saidane" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanch Cherhal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guellec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0139" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00953" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723549v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Alix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00522" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01413" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608523v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Mougel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Adda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07289" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640039v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/NPPRJ-2015-30-01-p126-131" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00851" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5010417" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G Cunha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A Berglund" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5017577" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tasset" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45883k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951873v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalashnikova" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26472b" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652680v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301871k" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Guedes Nunes da Cunha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652665v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201599j" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652595v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200971f" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Elhiri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiec Bech" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belleney" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.09.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN6VGPT5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667004v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.015" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZH2VBZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.E.C. van Der Maarel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.W. Euverink" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Bos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaper" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200500409" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ6X7SGC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524166v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costeux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003970100161" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9707Q3NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524148v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(98)00056-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDJ04RF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Smith" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(99)00058-2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKV5F1NH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524110v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alexandre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Muller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)10344-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R304NVCH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524141v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brigand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-8130(98)00050-6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5XTF8F0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524090v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brigand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)00079-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHMTSLHD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524076v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(96)80040-3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3J9LDGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562106v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233891" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ollivier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281423v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356161v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281458v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281444v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003222910-34" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281577v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424644v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290884v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290890v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vasquez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734818v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734317v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792966v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740801v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739649v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792376v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800112v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792755v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794124v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793219v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803733v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803024v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567324v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785565v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351262927" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524268v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524222v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524240v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808953v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500672v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;acierno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Capron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5c05550" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625810v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Barbar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joo Le Guen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2026.123399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mamdouh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Voisin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125077" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ouyang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Korbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.122496" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.080" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lafon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2025.137685" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somia Haouache" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.106494" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05064701v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rosset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Michaud-Soret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Brochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4EN00681J" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny L&#233;venard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudefroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Petiteau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2023.2202257" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04629900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafne Musino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Peyron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.55856" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Missi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bellettre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Burghelea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Montillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00714J" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03952405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Vasse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01172" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344414v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gemin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Kolypczuk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Passerini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2023.100405" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190615v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2938491/v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144481v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Marquis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.125488" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dudefoi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dhui&#232;ge" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#232;be" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2022.100210" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03465097v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Nayak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Meynier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2021.112421" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jim&#233;nez-Saelices" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00201" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o P.E. Machado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rilton de Freitas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Benyahia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicola&#239;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.107320" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez-Saelices" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-021-04313-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688288v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2021.100036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319832v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jciso.2021.100014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03154693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rosset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bartolomei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laisney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Shandilya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Voisin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN01232G" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417304v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafn&#233; Musino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lelong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Luche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Berg&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1en00407g" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472167v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tharwat Shaheen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06054f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953922v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rabilloud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.09.082" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274485v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Artous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auplat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2020.101065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devcic" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ce&#263;ile Lelong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11071862" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169098v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10081559" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944380v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nastase" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fourre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115704" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166858v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiya Trongsatitkul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116366" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921911v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Karam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Nana Amaniampong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00020E" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620025v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gourcy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Rigby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moffat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nr05860a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Jimenez Saelices" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py01575a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895903v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109261" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bruno Mougel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bertoncini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauvet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.01.127" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01926827v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Khemissi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Bassani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aschi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02383" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069324v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b02418" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olivier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634168" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Ayed" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Cochereau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Dechanc&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01239" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01564" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603828v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Shandilya" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02506h" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606560v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando J. Rojas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bordes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2017.04.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Alix" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cuenot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.5b00522" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Saidane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanch Cherhal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guellec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2015.0139" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637898v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik R. Peddireddy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00953" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b01061" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640238v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b01413" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606350v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares Garicochea" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.028" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608523v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bruno Mougel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Adda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b07289" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637726v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Villares" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Dammak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01413a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640039v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3183/NPPRJ-2015-30-01-p126-131" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637859v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00851" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639878v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm5010417" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm401474c" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639640v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G Cunha" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars A Berglund" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5017577" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22476" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BD752407D33BF376AC8B2CE844C6093A9EF175A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641149v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Tasset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45883k" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951873v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kalashnikova" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2sm26472b" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642260v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Guedes Nunes da Cunha" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652680v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301871k" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652665v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm201599j" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652595v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la200971f" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lepoittevin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Elhiri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loiec Bech" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Belleney" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Baltaze" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.09.018" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN6VGPT5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667004v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colonna" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Planchot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.12.015" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZH2VBZR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679784v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.E.C. van Der Maarel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.W. Euverink" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Bos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kaper" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/star.200500409" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJ6X7SGC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costeux" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Djabourov" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003970100161" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9707Q3NX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524148v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(98)00056-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDJ04RF1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524159v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Smith" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0144-8617(99)00058-2" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKV5F1NH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524141v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brigand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Muller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0141-8130(98)00050-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5XTF8F0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524110v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alexandre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)10344-5" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R304NVCH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524090v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brigand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(97)00079-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CHMTSLHD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524076v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yvon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0268-005X(96)80040-3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3J9LDGF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02562106v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669508233891" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338961v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281423v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Wien" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05165441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Korbel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Ollivier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Rousseli&#232;re" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356161v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281436v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281458v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04654201v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Evon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190623v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0428" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281577v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432731v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003222910-34" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290872v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jamme" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Lopez-Leon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05221831v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O.L. Lacour" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-028" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290867v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fournaison" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.PCM.2021.1973" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290897v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290900v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290884v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290890v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734877v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Vasquez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Tapin-Lingua" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zephirin Z. Mouloungui" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734818v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854193v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Labille" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Slomberg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guerin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hubaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehmann" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854203v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854345v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792966v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792755v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794124v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792376v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800112v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739649v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740801v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793219v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803733v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803024v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744863v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567324v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785565v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351262927" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524268v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524222v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03524240v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808953v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500672v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>