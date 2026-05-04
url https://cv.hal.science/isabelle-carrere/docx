--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -4004,51 +4004,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t>
+                <w:t xml:space="preserve">La grotte 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loppe</w:t>
@@ -4087,344 +4087,344 @@
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t>
+              <w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-86, 2023, 978-2-35842-032-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268779v1</w:t>
+                <w:t xml:space="preserve">hal-04277554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t>
+                <w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Tréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marsac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t>
+              <w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566128v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte 2</w:t>
+                <w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.53-86, 2023, 978-2-35842-032-7</w:t>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277554v1</w:t>
+                <w:t xml:space="preserve">hal-04566128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte 3</w:t>
               </w:r>
@@ -4516,522 +4516,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des données de périodisation</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t>
+                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t>
+              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-254, 2021, 978-2-271-13063-1</w:t>
+              <w:t xml:space="preserve">, pp.681-692, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208130v1</w:t>
+                <w:t xml:space="preserve">halshs-02054766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéozoologique : séries chrono-stratigraphiques, unités et dépôts remarquables (Chap. 21)</w:t>
+                <w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.169-217, 2021</w:t>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950781v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse des données de périodisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-254, 2021, 978-2-271-13063-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950801v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
+                <w:t xml:space="preserve">Le mobilier archéozoologique : séries chrono-stratigraphiques, unités et dépôts remarquables (Chap. 21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.681-692, 2021</w:t>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.169-217, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02054766v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des spectres de faune et la périodisation des occupations (Chap. 25)</w:t>
               </w:r>
@@ -5196,51 +5196,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits : le puits 114</w:t>
+                <w:t xml:space="preserve">Les puits : le puits 181</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Béliez</w:t>
@@ -5254,277 +5254,277 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Coularou</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.265-276, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.294-301, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910829v1</w:t>
+                <w:t xml:space="preserve">halshs-01910831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t>
+                <w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Coularou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gerard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910834v1</w:t>
+                <w:t xml:space="preserve">halshs-01910822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits : le puits 117</w:t>
+                <w:t xml:space="preserve">Les puits : le puits 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Béliez</w:t>
@@ -5580,544 +5580,488 @@
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910830v1</w:t>
+                <w:t xml:space="preserve">halshs-01910827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits : le puits 181</w:t>
+                <w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.294-301, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910831v1</w:t>
+                <w:t xml:space="preserve">halshs-01910834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t>
+                <w:t xml:space="preserve">Les puits : le puits 117</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Béliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coularou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910822v1</w:t>
+                <w:t xml:space="preserve">halshs-01910830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits : le puits 2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Briois</w:t>
+                <w:t xml:space="preserve">Les ossements de vertébrés : méthodologie, spectres de faune et périodisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Guilaine J., Briois F., Vigne J.-D. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1, Travaux de la mission "Néolithisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, Ecole française d'Athènes, pp. 539-578, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910827v1</w:t>
+                <w:t xml:space="preserve">hal-01980548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structure 23</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Giraud</w:t>
+                <w:t xml:space="preserve">Les puits : le puits 66</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Béliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6148,848 +6092,904 @@
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.251-264, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910833v1</w:t>
+                <w:t xml:space="preserve">halshs-01910828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les puits : le puits 66</w:t>
+                <w:t xml:space="preserve">Silos et fosses du Néolithique à céramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Coularou</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-264, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.471-510, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01910828v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silos et fosses du Néolithique à céramique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+                <w:t xml:space="preserve">La structure 23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrin</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Coularou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.471-510, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01910835v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ossements de vertébrés : méthodologie, spectres de faune et périodisation</w:t>
+                <w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1, Travaux de la mission "Néolithisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, Ecole française d'Athènes, pp. 539-578, 2011</w:t>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980548v1</w:t>
+                <w:t xml:space="preserve">hal-01980527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Salvador Bailon</w:t>
+                <w:t xml:space="preserve">Le sondage 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t>
+              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980527v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sondage 2</w:t>
+                <w:t xml:space="preserve">Les fosses et dépressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Coularou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gerard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910824v1</w:t>
+                <w:t xml:space="preserve">halshs-01910823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fosses et dépressions</w:t>
+                <w:t xml:space="preserve">Les puits : le puits 114</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Béliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coularou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errance; École Française d'Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
+              <w:t xml:space="preserve">, pp.265-276, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01910823v1</w:t>
+                <w:t xml:space="preserve">halshs-01910829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage du Néolithique moyen 2 au Néolithique final dans le midi méditerranéen de la France : état des données archéozoologiques</w:t>
               </w:r>
@@ -8261,51 +8261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6748F27"/>
+    <w:nsid w:val="AFF92C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8492,51 +8492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-carrere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9516-2042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182478181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/actualites-43317.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icarrere@ehess.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02322075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1756" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Navas Castillo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011918518091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067838D4013CAC026C31D74BBBE067BD4DDA7E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Willcox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00105-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S49W3R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7248" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37K5KM0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salanki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balazs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.71.5.3597-3602.1997" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1986.2246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910835v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-carrere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9516-2042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182478181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/actualites-43317.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icarrere@ehess.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02322075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1756" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Navas Castillo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011918518091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067838D4013CAC026C31D74BBBE067BD4DDA7E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Willcox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00105-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S49W3R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7248" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37K5KM0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salanki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balazs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.71.5.3597-3602.1997" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1986.2246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910829v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>