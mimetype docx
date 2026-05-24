--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -4133,298 +4133,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t>
+                <w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t>
+              <w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268779v1</w:t>
+                <w:t xml:space="preserve">hal-04566128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grand Abri et la Grotte 1</w:t>
+                <w:t xml:space="preserve">I Les grottes de La Valette. Le terrain : sites et documents (fouilles 1963-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Loppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Tréton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marsac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Vaquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Véraza &amp; le Vérazien. Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Écologie Préhistorique, pp.31-52, 2023, 978-2-35842-032-7</w:t>
+              <w:t xml:space="preserve">Véraza &amp; le Vérazien, Les fouilles aux grottes de La Valette (1963-1964) et le Vérazien aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-84, 2023, 978-2-35842-032-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566128v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte 3</w:t>
               </w:r>
@@ -4516,522 +4516,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
+                <w:t xml:space="preserve">Synthèse des données de périodisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.681-692, 2021</w:t>
+              <w:t xml:space="preserve">, pp.251-254, 2021, 978-2-271-13063-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02054766v1</w:t>
+                <w:t xml:space="preserve">hal-03208130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t>
+                <w:t xml:space="preserve">Le mobilier archéozoologique : séries chrono-stratigraphiques, unités et dépôts remarquables (Chap. 21)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.169-217, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950801v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des données de périodisation</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">Jean Guilaine, François Briois, Jean-Denis Vigne. </w:t>
+                <w:t xml:space="preserve">Les pratiques funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lenorzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guilaine, François Briois et Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 3</w:t>
+              <w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.251-254, 2021, 978-2-271-13063-1</w:t>
+              <w:t xml:space="preserve">, pp.681-692, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208130v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéozoologique : séries chrono-stratigraphiques, unités et dépôts remarquables (Chap. 21)</w:t>
+                <w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.169-217, 2021</w:t>
+              <w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950781v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des spectres de faune et la périodisation des occupations (Chap. 25)</w:t>
               </w:r>
@@ -5254,51 +5254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
@@ -5396,51 +5396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coularou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6179,51 +6179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6588,51 +6588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Manen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6743,51 +6743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coularou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t>
@@ -8261,51 +8261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFF92C5A"/>
+    <w:nsid w:val="E7CD2C2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8492,51 +8492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-carrere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9516-2042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182478181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/actualites-43317.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icarrere@ehess.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02322075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1756" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Navas Castillo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011918518091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067838D4013CAC026C31D74BBBE067BD4DDA7E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Willcox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00105-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S49W3R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7248" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37K5KM0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salanki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balazs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.71.5.3597-3602.1997" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1986.2246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910829v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-carrere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9516-2042" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182478181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/actualites-43317.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:icarrere@ehess.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rousou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Aym&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Tornero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69576-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950832v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Devillers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1715" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02322075v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389265v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Izac-Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crescentini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Willcox" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1201693109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980458v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/659306" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980560v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738821v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gasc&#243;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.1756" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02050832v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680325v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Jacquemond" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Teycheney" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Navas Castillo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tepfer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011918518091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A067838D4013CAC026C31D74BBBE067BD4DDA7E2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Willcox" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7111" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00105-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S49W3R6-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Crubezy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.1999.7248" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699186v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050510" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-37K5KM0F-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698534v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salanki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balazs" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.71.5.3597-3602.1997" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1986.2246" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sierra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Gutierrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pignaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Garb&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447111v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195068v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Bedault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343230v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266676v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Devillers" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05088362v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Loppe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Tr&#233;ton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marsac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566128v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268779v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277504v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/prehistoire/27667/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950781v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Haye" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lenorzer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950784v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950958v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910829v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bessenay-Prolonge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979697v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bori Sam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>