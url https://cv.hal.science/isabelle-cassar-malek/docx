--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Cassar-Malek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Isabelle Cassar-Malek</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-cassar-malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7407-1408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114655278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient enrichment of plasma-derived extracellular vesicles from small volumes of bovine blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Barry-Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf354. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne De-La-Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ortigues-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (2), pp.1495-1508. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-25488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals stress-responsive gene networks in cattle muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13150. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to approach the resilience of livestock exposed to environmental challenges? Quantification of individual response and recovery by means of differential calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ortigues-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100008. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of robustness indicators using adaptive responses to short-term feed restriction in suckling primiparous beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (7), pp.100556. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (8), pp.1809-1827. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blonde d’Aquitaine T3811&gt;G3811 mutation in the myostatin gene: association with growth, carcass, and muscle phenotypes in veal calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105105. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of omic data and secretome prediction enable the discovery of candidate plasma biomarkers for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free shotgun proteomics for the identification of protein biomarkers for beef tenderness in muscle and plasma of heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ounaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does growth path influence beef lipid deposition and fatty acid composition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. H. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana P. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina M. Alfaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. M. Prates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0193875. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore nutrition supporting sustainable intensification and agro-ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mayberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (s2), pp.s185-s187. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118002690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ère de la post-génomique en biologie moléculaire : la protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre M de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3-1), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (45), pp.9817-9827. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular regulation of high muscle mass in developing Blonde d'Aquitaine cattle fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (10), pp.bio.024950. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.024950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression marker-based strategy to improve beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2185323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated data mining of transcriptomic and proteomic datasets to predict the secretome of adipose tissue and muscle in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.2722-2734. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6mb00224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium homeostasis and muscle energy metabolism are modified in hspB1-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proteomes4020017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invalidation of HspB1 gene in mouse alters the ultrastructural phenotype of muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le développement des muscles et des tissus adipeux : un préalable pour maîtriser les qualités des carcasses et des produits des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rescan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.28-26. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires des bovins sélectionnés pour la croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress en élevage et à l’abattage : impacts sur les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse relationships between biomarkers and beef tenderness according to contractile and metabolic properties of the muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (40), pp.9808 - 9818. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf501528s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified immunohistochemical classification of skeletal muscle fibres in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Histochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (2), pp.163-168. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ejh.2014.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin and the skeletal muscle atrophy and hypertrophy signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (22), pp.4361-4371. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-014-1689-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande du futur sera-t-elle produite in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mainsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: a new tool to analyse gene expression in muscles of beef cattle for beef quality prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beline B. Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-6148-8-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle growth potential, intramuscular fat content and different indicators of muscle fibre types in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (11), pp.750-758. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary n-3 PUFA affect lipid metabolism and tissue function-related genes in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Nuernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (5), pp.858-863. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114511006179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro permettra-t-elle de contrer la faim dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantico (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of enzymes and transcription factors involved in n-3 long chain PUFA biosynthesis in Limousin bull tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (4), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-011-3644-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des muscles de bovin à l'aide des profils d'expression génique : une stratégie pour comprendre l'élaboration de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin inactivation induces a similar muscle molecular signature in double-muscled cattle as in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.278 - 286. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the abundance of 24 protein biomarkers of beef tenderness according to muscle and animal type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.885-894. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte metabolism and cellularity are related to differences in adipose tissue maturity between Holstein and Charolais or Blond d'Aquitaine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (3), pp.711 - 721. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of DNAJA1 in bovine muscles according to developmental age and management factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.867-874. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande de culture : une viande sans animaux : réalité ou fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis of muscle and adipose tissues and their interactions in ruminants and other species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1093-1109. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of some skeletal muscle mitochondrial proteins is associated with increased blood serum insulin in bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89, pp.445-450. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutrigénomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie musculaire chez la souris et le bovin. Un nouveau mécanisme d'action est avancé pour expliquer la genèse des animaux culards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1421, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis is delayed in bovine fetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.191-201. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2009.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a dot-blot quantitative technique for large scale analysis of beef tenderness biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (Suppl 3), pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genomics to the understanding of physiological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyoCellCompt: Une méthode automatique de quantification de la différenciation des myoblastes en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cloned and non-cloned Holstein heifers in muscle contractile and metabolic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.244-250. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture-feeding of charolais steers influences skeletal muscle metabolism and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myostatine : un régulateur négatif de la masse musculaire chez les vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2009.22.5.3364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in muscle gene expression related to metabolism according to growth potential in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (2), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production – minireview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Papers and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiles of quadriceps muscle in myostatin-null mice reveal PI3K and apoptotic pathways as myostatin targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (196), 13 p. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for expression of IIb myosin heavy chain isoform in some skeletal muscles of Blonde d’Aquitaine bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de la tendreté de la viande bovine : identification de marqueurs biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4), pp.331-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine : Identification de marqueurs génomiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.152-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of gene expression studies in livestock production systems: a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (6-7), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EA08018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and positional genomics in beef cattle : current programs and potential progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (4-5), pp.335-350. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.28.335-350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals : implications for production and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (9), pp.1297-1313. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification de l'alimentation des ruminants à partir de la composition de leurs produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between thyroid status, tissue oxidative metabolism, and muscle differentiation in bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indicators of beef sensory quality revealed by expression of specific genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (13), pp.5229-5237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine. Identification de marqueurs génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.152-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cattle functional genomics and their application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.2882-2894. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2007-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein and mitochondrial enzyme activities in muscles as relevant indicators of marbling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (10), pp.2660-2669. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target genes of myostatin loss-of-function in muscles of late bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Passelaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (63), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential benefits of genetics and genomics to improve beef quality-a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Papers and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (3), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of bovine cDNA probes for gene expression profiling in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcp.2004.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des recherches sur le muscle des bovins et la qualité sensorielle de leur viande. I. Vers une meilleure connaissance de la biologie musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3), pp.283-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hay quality on intake, growth path, body composition and muscle characteristics of Salers heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (5), pp.425-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hay quality on intake, growth path, body composition and muscle characteristics of Salers heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (4), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2005022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics applied to the analyis of bovine muscle hypertrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP PUBLICATION </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 112, pp.379-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des recherches sur le muscle des bovins et la qualité sensorielle de leur viande. II. Influence des facteurs d’élevage sur les caractéristiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4), pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and transcriptomic analyses of two bovine skeletal muscles in Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (2), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle-specific metabolic, histochemical and biochemical responses to a nutritionally induced discontinuous growth path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800054527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitement statistique des données de génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitements statistiques des données de génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of myostatin expression during bovine myogenesis in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (6), pp.527-542. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogénèse des fibres musculaires chez différentes espèces d'intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of two bovine muscles during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pietu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133 (6), pp.745-756. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jb/mvg096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of myostatin expression during bovine myogenesis in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.527-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes et conséquences de la croissance compensatrice chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochemical analysis of bFGF, TGF-Beta1 and catalase in rectus abdominis muscle from cattle foetuses at 180 and 260 days post-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orzechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gajkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Wojewodzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (6), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of contractile characteristics of muscle from Holstein and double-muscled belgian blue foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 131 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing functions of ATF2 and Fos-like transcription factors in c-Jun-mediated myogenic expression and terminal differentiation of avian myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Tourkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feeding level during postweaning growth on circulating concentrations of thyroid hormones and extrathyroidal 5'-deoidination in steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (10), pp.2679-2687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triiodothyronine nuclear receptor c-ErbAalpha1 inhibits avian MyoD transcriptional activity in myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 508, pp.236-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing functions of ATF2 and fos-like transcription factors in c-Jun-mediated myogenin expression and terminal differentiation of avian myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Tourkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial activity is involved in the regulation of myoblast differenciation through myogenin expression and activity of myogenic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal-Victorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 275 (4), pp.2733-2744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variant form of the nuclear triiodothyronine receptor c-ErbA alpha 1 plays a direct role in regulation of mitochondrial RNA synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal-Victorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (12), pp.7913-7924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de modifications du niveau énergétique de la ration sur les taux plasmatiques d'hormones thyroïdiennes et sur les caractéristiques musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13 (1), pp.S56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of insulin and triiodothyronine on the proliferation and differentiation of bovine satellite cells in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of insulin and triiodothyronine on the proliferation and differentiation of bovine satellite cells in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTG1: A Triiodothyronine Target Involved in the Myogenic Influence of the Hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal-Victorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 249 (2), pp.337-348. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1999.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTG1: a triiodothyronine target involved in the myogenic influence of the hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal-Victorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 249, pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of bovine satellite cell proliferation and differentiation by insulin and triiodothyronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.373-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin and triiodothyronine regulate bovine satellite cells proliferation and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle hormonal des caractéristiques des fibres musculaires après la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (5), pp.365-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of the cell-specific activity of v-erb A in quail myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.1099-1108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v-erb A and v-erb B do not cooperate in quail myoblasts : Consequences for myoblast differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.1095-1101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v-ErbA, un oncogène qui stimule la différenciation des myoblastes avaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13, pp.952-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires impliqués dans l'activité myogénique de la triiodothyronine (T3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (10), pp.1065-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of c-Erb A-AP-1 interactions and c-Erb A transcriptional activity in myoblasts by RXR. Consequences for muscle differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (19), pp.11392-11399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mitochondrial activity during avian myoblast differentiation : influence of triiodothyronine or v-erb A expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 168, pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of Avian Myoblast Differentiation by Triiodothyronine: Possible Involvement of the cAMP Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 220 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1995.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 43-kDa protein related to c-Erb A alpha1 is located in the mitochondrial matrix of rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Heusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270 (27), pp.16347-16354. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.270.27.16347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of avian myoblast differentiation by triiodothyronine : possible involvement of the cAMP pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 220, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search for the mitochondrial T3 receptor : a 43 kDa c-erb A alpha1 related protein is located in the matrix and affects mitochondrial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-erbA stimulates quail myoblast differentiation in a T3 independent, cell-specific manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.2197-2206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triiodothyronine influences quail myoblast proliferation and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 78, pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of acetylcholinesterase molecular forms during in vitro differentiation of rabbits embryonic muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.346-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYMORPHISME DE L'ACETYL- ET DE LA BUTYRYLCHOLINESTERASE AU COURS DE LA DIFFERENCIATION EMBRYONNAIRE DES MUSCLES DE LAPIN: ETUDE IN VIVO ET IN VITRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Suppl), pp.19-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-slaughter stress on the bovine longissimus thoracis et lumborum and semitendinosus muscle proteomes: A comparative study based on label-free proteomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Hazra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth M. Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe P. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Animal Science annual conférence- 2025 (BSAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Galway, Ireland. pp.11-13, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Broadbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolites differ with feed efficiency during early lactation but not during feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruckmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘Systems Biology’ view of mitochondria in the animal production industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter G. Bottje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Keogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmer Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant and Animal Genome Conference (PAG) Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Aliakbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using piecewise regression models to evaluate beef cow responses to nutritional challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Aliakbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la physiologie des animaux d’élevage à la lumière des interactions entre organes pour comprendre et qualifier les phénotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique des évènements protéolytiques et métaboliques dans le muscle post-mortem des souris KO myostatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Groupe Muscle-Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Theix, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès du club français Autophagie CFATG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of proteomic methods on milk for ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données &amp;quot;omics&amp;quot; provenant du tissu adipeux ou musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics applications for better beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Food, Nutrition and Agriculture Genomics Congress and Co-located Digital PCR and Advances in qPCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T3811&amp;gt;G3811 mutation in the Blonde d’Aquitaine myostatin gene: effects on beef traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat&MuscleDB: A database to understand tissue growth processes contributing to body or muscle composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat and Muscle DB: integrating ‘omics’ data from adipose tissue and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inactivation de la protéine hsp27 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux équations de prédiction des qualités sensorielles de la viande de vaches de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular regulation of muscle mass in developing Blond Aquitaine foetuses compared to Charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMS Australasia. Sydney, AUS., Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of translational biology in Agriculture and Medecine ‘From Bench to Bed in Medecine and from Pot to Plot in Agriculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Oct 2014, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network-based approach for predicting Hsp27 knock-out targets in mouse skeletal muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Life Science &amp; Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tokyo, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5936/csbj.201303008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des animaux modèles : L'invalidation du gène hspb1 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of the beef industry: moving from carcass grading systems to the prediction of beef quality for consumers and citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference of Young Researches Section of Polish Society of Food Technologist, 2nd International Session - Quo Vadis Alimentum?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of beef tenderness, moving towards analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendreté de la viande bovine : vers la mise au point d’une puce à anticorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics Research Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress à l'abattage et qualités des viandes : les liens se confirment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to better understand cattle physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International forum on beef industry development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Sino-French Beef Production R&amp;D., Sep 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle, un sujet très médiatisé: une utopie alimentaire ou une alternative à la viande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GIS « Muscle, Viandes et Produits Carnés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Beef Safety through Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). Dublin, IRL., Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein markers of beef tenderness in young bulls from different breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted invalidation of a gene bio-marker of beef tenderness in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop Meeting of the former COST Action 925 : The importance of prenatal events for postnatal muscle growth in relation to the quality of muscle based foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Posieux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting enzymes of docosahexaenoic acid synthesis in bovine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine à partir des caractéristiques biochimiques du muscle et à l'aide d'outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). Clermont-Ferrand, FRA., 2011, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of eIF3f factor and some of its targets over foetal muscle development in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop Meeting of the former COST Action 925. The importance of prenatal events for postnatal muscle growth in relation to the quality of muscle based foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique : un travail de longue haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite 3T (Actualité, Technicité, Nouveauté) des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Service qualité des viandes, Paris, FRA., Dec 2011, Paris (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of functional genomics approaches for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock. Sommet de l élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du transcriptome musculaire en réponse au stress avant l’abattage chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World DNA and genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid supplementation and basal diet influence oxidative and lipogenic metabolism in muscle and adipose tissues in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle characteristics of bovine clone offspring F1 compared with clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual Conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv22n1Ab48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et régulation nutritionnelle des enzymes impliquées dans la synthèse tissulaire des acides gras polyinsaturés longue chaîne (AGPI LC) n-3 d'intérêt pour l'homme chez le ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND Oligochip: A tool for predicting beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological markers of beef tenderness in young bulls from different breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: an oligochip based on genomic markers for the prediction of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande de culture ou la viande sans animaux, réalité ou fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance plénière de l'Académie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial delay in muscle maturation in bovine clone offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting AETE ( Association Européenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adiposité des carcasses et des viandes à la lumière des interactions tissus adipeux-muscles au cours de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profiling during fetal development of bovine clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv22n1Ab74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biologiques de la tendreté de la viande bovine dans les races Angus, Limousine et Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particular myosin heavy chain isoform variable between beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic markers of beef meat tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relacion entre marcadores genéticos y calidad de carne en ganado vacuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congreso Internacional Anembe de Medicina Bovina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genotend chip: a new tool to analyse gene expression in muscles of beef cattle for beef quality prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose tissue and muscle growth interactions in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce GENOTEND : Un outil à haut débit pour analyser l'expression des gènes dans le muscle de bovin producteur de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularity and lipogenic activities in perirenal and intermuscular adipose tissues from Blonde d'Aquitaine, Charolais and Holstein fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay in muscle development in bovine cloned foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Functional Genomics and its Application in Meat and Milk Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularité et activités des enzymes lipogéniques des tissus adipeux périrénal et intermusculaire chez le fœtus Blonde d'Aquitaine, Charolais et Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND Chip: A Tool to Analyse Gene Expression in Muscles of Beef Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual Congress Expo of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics applied to the identification of markers of beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUGENE : Approche combinée de génétique, de génomique et de biologie musculaire pour prédire la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse protéomique appliquée à l'identification de la composition en protéines d'une préparation de muscle &amp;quot;crushed-muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault T. Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle gene expression profiling in 30-month old charolais steers according to their production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in muscle gene expression in relation to beef tenderness and growth potential in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genomics to the understanding of physiological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la conduite d’élevage sur l’expression du marqueur de tendreté de la viande bovine DNAJA1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle in vitro de culture d'adipocytes bovins pour étudier les interactions entre adipocytes, myoblastes et fibroblastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avancées en génomique fonctionnelle et positionnelle chez les bovins à viande: programmes en cours et potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles moléculaires de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals: implications for product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcriptomique: application des études de transcriptomique à la filière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions cellulaires et moléculaires entre adipocytes, myoblastes et fibroblastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 925 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viborg, Denmark. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic tools to analyse bovine muscle and adipose tissues transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de marqueurs de tendreté de la viande bovine par des approches de génomique fonctionnelle (projet MUGENE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de l’expression des gènes du métabolisme énergétique associées au potentiel de croissance musculaire de taurillons Charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of gene expression involved in muscle growth and energy metabolism according to growth capacity in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression associated with beef sensory qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteur de croissance myostatine et système protéolytique calcium-dépendant : Implication dans l'hypertrophie musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessatar Hadj Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de l'expression des gènes du métabolisme énergétique associées au potentiel de croissance musculaire de taurillons Charolais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Recherches Ruminants, 5-6 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les foetus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cattle functional genomics and their application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Simposio Internazionale di Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lodi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes clés de la variabilité de la teneur en lipides intra-musculaires : Approche comparée multi espèces (bovin, canard, truite et porc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transcriptome musculaire bovin au cours de la myogenèse chez les bovins clonés et leurs témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores à partir de la composition de leurs produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein expression and mitochondrial activity as indicators of intramuscular fat content in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biochemical muscle characteristics of Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine de liaison des acides gras adipocytaire (FABP-A) et l'activité cytochrome-c oxydase sont des indicateurs de la teneur en lipides intramusculaires chez le taurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture-based beef production systems may influence muscle characteristics and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics applied to the analysis of bovine muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current genomics in cattle and application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA arrays for gene expression profiling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Information Systems Analysis and Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et expression des gènes musculaires chez les bœufs conduits au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics applied to the analysis of bovine muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the COST action 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic effects on beef meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Annual Langford Food Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Langford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les fœtus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'isoforme de chaîne lourde de myosine IIb est-elle exprimée dans le muscle de bovin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des boeufs au pâturage modifie les caractéristiques métaboliques des muscles et l'expression de certains gènes musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-musculaire des propriétés contractiles et métaboliques de muscles de bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets respectifs de la nature de l'alimentation et de la mobilité sur le potentiel métabolique des muscles de boeufs charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre teneur en lipides intramusculaires et différents marqueurs du type de fibres musculaires chez des taurillons Charolais sélectionnés sur le potentiel de croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'une isoforme de chaîne lourde de myosine particulière dans les muscles de certains taurillons de race Blonde d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repertoire of cDNA probes for gene expression profiling in muscles of beef-producing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Symposium on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un repertoire d'ADNc de muscles de bovins : application à la recherche de gènes marqueurs de la croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la génomique fonctionnelle peut apporter à la fillière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'image de filtres à haute densité : méthodes d'acquisition et de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la méthode d'analyse statistique des données du transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of muscle in order to identify genes which determine muscle characteristics and sensory quality traits of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meat Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.23.65-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la génomique fontionnelle peut apporter à la filière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance de la variabilité biologique et de la précision des mesures en biologie intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component analysis of performances and muscle characteristics of beef steers according to diets and levels of growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès de l'European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in muscle biology and its regulation by nutrition: consequences for bovine meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium of the Recent advances in animal nutrition in Australia 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de filtres à haute densité pour l'analyse de l'expression des gènes dans deux muscles squelettiques de taurillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès commun AFERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of insulin and triiodothyronine on the proliferation and differentiation of bovine satellite cells in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Development of Adaptations in the Gastrointestinal Tract and in the Whole Body in Growing Animals Regarding Food Utilization and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de modifications du niveau énergétique de la ration sur les taux plasmatiques d'hormones thyroïdiennes et sur les caractéristiques musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of skeletal muscle and its hormonal control during the fetal stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-erb A alpha1, C-jun and CMD1 functionally interact in avian myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress of comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search for the mitochondrial T3 receptor : a 43 kDa c-erb A alpha1 related protein is located in the matrix and affects mitochondrial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Annual Meeting of the European Thyroid Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pre-slaughter Stress on the Bovine Longissimus Thoracis et lumborum and the Semitendinosus muscle proteomes: A comparative study on cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Hazra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth M. Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of animal science conference (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bruckmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74thAnnual Meeting of the European Federation of Animal Science, 29, pp.490, 2023, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation status weakly modulated by short-term feed restriction in suckling beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publishers P.O. Box 220 6700 AE Wageningen The Netherlands. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP + WAAP + Interbull Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, 29, pp.1001, 2023, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional data analysis on MY and NEFA responses of beef cows exposed to feed restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate proteomic signature from the plasma of Charolais bulls to phenotype feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico construction of a bovine milk proteome atlas to identify signatures of early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’apoptose et de l’autophagie aux mécanismes de transformation post-mortem du muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 1p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for plasma biomarkers for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10). </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico identification of low invasive biomarkers for feed efficiency in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the proteolytic events by the Myostatin in the post-mortem skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée CBS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for autophagy attenuation during post-mortem maturation of hypertrophied muscle in myostatin deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès du club français Autophagie CFATG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic analysis of skeletal muscle in HspB1 knock-out mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du protéome de plasma bovin pour rechercher des biomarqueurs de performance de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine de choc thermique 60 et la Prostaglandine Réductase 2 sont-elles déterminantes pour la prolifération des cellules adipeuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédirs Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polymorphism in myostatin influences beef traits in a blonde d’aquitaine-holstein crossbred population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. INRA, 2015, 61th. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for biomarkers for zootechnical performance and meat quality in the plasma of beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress on Analytical Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. , 2015, ICAP 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hspb1-null mouse to depict the contribution of hsp27 in beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. INRA, 2015, 61th International Congress of Meat Science and Technology (ICoMST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactors of Hsp27: a bioinformatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Life Science and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tokyo, Japan. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteotools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifegrid : journée - L’informatique au service des Sciences du Vivant et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aubière, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse transcriptomique au stress décortiquée a l'aide de la bioinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. Institut de l'Elevage - INRA, Viandes et Produits Carnés, 2012, 14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des outils de bioinformatique pour révéler des protéines partenaires de hsp27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. Institut de l'Elevage - INRA, Viandes et Produits Carnés, 2012, 14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation ciblée de gènes bio-marqueurs de la tendreté de la viande bovine dans le modèle souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéees de l'Ecole Doctorale Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Clermont-Ferrand, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated apoptosis in muscles with myostatin loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International congress of myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. 2011, Proceedings 4th International Congress of Myology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd World DNA and Genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China. 2011, Proceedings of the BIT’s 2nd World DNA and Genome Day</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of some components of the Wnt signaling pathway in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.97, 2011, Proceedings 4th International Congress of Myology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of myostatin in the intracellular pathways regulating the balance between atrophy and hypertrophy in skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. 2011, Myology 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des réponses du muscle squelettique au stress chez le rat - Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des Crédits Incitatifs, Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Tours, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis: un outil d'exploration de données de protéomique quantitative par clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium de Chimie et Biochimie Analytiques: de la molécule au protéome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montpellier, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pasture-based systems may influence beef characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 10, 2004, Book of Abstracts of the 55th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore nutrition supporting sustainable intensification and agro‐ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Silberberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 500 p., 2018, Advances in Animal Biosciences, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres voies pour obtenir des produits animaux... La viande de culture de cellules musculaires ou la viande sans animaux est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les filières animales françaises : Caractéristiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère Ed., </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 'Omics' Approaches to Sustainable Herbivore Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture and New Biotechnologies (Advances in Agroecology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1439825044. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b10977-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fonctionnelle au service des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution génomique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 161 p., 2011, Agriproduction, 978-2-85557-181-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for novel muscle pathway biomarkers by proteomics in beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive biotechnology (Second Edition) : Volume 4: Agricultural and related biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-0-444-53352-4. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-088504-9.00297-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenèse du muscle et prédiction des propriétés musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biologiques de la qualité sensorielle des viandes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: a tool to analyse gene expression in muscles of beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, Wageningen Academic Publishers, 2010, EAAP Scientific Series, 978-90-8686-153-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression associated with beef sensory qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of carcass and meat quality in cattle and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Wageningen Academic Publishers, 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-022-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Le boeuf, du pré à l'assiette&amp;quot; par Isabelle Coune et Christine Riste - Interview d'Isabelle Cassar-Malek, Jean-François Hocquette et Claudia Terlouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Particulier Vie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplemental tables and figures for J. Dairy Sci. article 2024-25488: Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13784762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script for quantification of physiological dynamic responses of individual animals exposed to environmental challenges by means of differential smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5776748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of milk yield response of a suckling cow exposed to feed restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5776668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome response to stress in bovine (database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le projet S3 Ressourcement &amp;quot; DES BIOMARQUEURS INNOVANTS POUR l'ELEVAGE DE DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the tissues cross-talk in the biological pathways related to ruminant production efficiency: prediction and evaluation of tissue secretomes (TROPISM) - INRA-CSIRO linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Colgrave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements MéthodologIques pour l’Analyse du phénotype MyostatIne en race Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFI-PLUS: Marqueurs et déterminants biologiques de l’efficience alimentaire chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlasMA : Biomarqueurs plasmatiques du potentiel des bovins à produire une viande de bonne qualité sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myosaurus (MuScle UltrastRUcture and heat Shock protein 27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs de l’efficience alimentaire des ruminants et méthodes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeefAlim 2020 - Améliorer l’efficience alimentaire et réduire l’impact environnemental des bovins allaitants (Rapport 18 mois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular networks integrating bovine genotype and transcriptome data for the development of novel biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs innovants pour l’élevage de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre changement global, biodiversité et fonctionnement des systèmes environnementaux - SYMBIOSE (SYstèMes BIOdiverSité Environnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la forme oncogénique v-erb A du récepteur nucléaire de la T3 c-erb A alpha1 sur la différenciation des myoblastes de caille. Mécanismes d'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des muscles de bovin à l'aide des profils d'expression génique : une stratégie pour comprendre l'élaboration de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02804711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Science des Aliments - Mention Nutrition, Santé, Aliments, Semestre 3 (UE3 - Biologie intégrée et physiologie des muscles), France. 2019, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscle tissue and its relationship to beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Science des Aliments - Mention Nutrition, Santé, Aliments, Semestre 3 (UE3 - Biologie intégrée et physiologie des muscles),, France. 2019, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscle tissue and its relationship to beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Science des Aliments - Mention Nutrition, Santé, Aliments, Semestre 3 (UE3 - Biologie intégrée et physiologie des muscles), France. 2018, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Science des Aliments - Mention Nutrition, Santé, Aliments, Semestre 3 (UE3 - Biologie intégrée et physiologie des muscles), France. 2018, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId779"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:139.13043478261px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Isabelle Cassar-Malek </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Publications de Isabelle Cassar-Malek</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">isabelle-cassar-malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7407-1408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114655278</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient enrichment of plasma-derived extracellular vesicles from small volumes of bovine blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Barry-Carroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103, pp.skaf354. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaf354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne De-La-Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ortigues-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (2), pp.1495-1508. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-25488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes digestifs et métaboliques associés aux différences inter-individuelles de l’efficience alimentaire chez le bovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.7299. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.3.7299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals stress-responsive gene networks in cattle muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13150. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to approach the resilience of livestock exposed to environmental challenges? Quantification of individual response and recovery by means of differential calculus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ortigues-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.100008. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2022.100008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of robustness indicators using adaptive responses to short-term feed restriction in suckling primiparous beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (7), pp.100556. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Carnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagy in farm animals: current knowledge and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autophagy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (8), pp.1809-1827. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15548627.2020.1798064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blonde d’Aquitaine T3811&gt;G3811 mutation in the myostatin gene: association with growth, carcass, and muscle phenotypes in veal calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Oulmouden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (2), </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skab039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset reporting 4654 cow milk proteins listed according to lactation stages and milk fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.105105. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.105105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation of omic data and secretome prediction enable the discovery of candidate plasma biomarkers for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21020664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Label free shotgun proteomics for the identification of protein biomarkers for beef tenderness in muscle and plasma of heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ounaissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 217, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2020.103685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk proteome from in silico data aggregation allows the identification of putative biomarkers of negative energy balance in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-46142-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does growth path influence beef lipid deposition and fatty acid composition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. H. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana P. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina M. Alfaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. M. Prates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0193875. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore nutrition supporting sustainable intensification and agro-ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bannink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mayberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (s2), pp.s185-s187. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118002690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ère de la post-génomique en biologie moléculaire : la protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre M de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (17), pp.4580. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3-1), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular regulation of high muscle mass in developing Blonde d'Aquitaine cattle fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Hudson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (10), pp.bio.024950. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/bio.024950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of biological markers of feed efficiency in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jade Meale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Morgavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (45), pp.9817-9827. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression marker-based strategy to improve beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/2185323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated data mining of transcriptomic and proteomic datasets to predict the secretome of adipose tissue and muscle in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (9), pp.2722-2734. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6mb00224b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium homeostasis and muscle energy metabolism are modified in hspB1-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proteomes4020017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The invalidation of HspB1 gene in mouse alters the ultrastructural phenotype of muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0158644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires des bovins sélectionnés pour la croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le développement des muscles et des tissus adipeux : un préalable pour maîtriser les qualités des carcasses et des produits des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Rescan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.28-26. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress en élevage et à l’abattage : impacts sur les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin and the skeletal muscle atrophy and hypertrophy signaling pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (22), pp.4361-4371. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-014-1689-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified immunohistochemical classification of skeletal muscle fibres in mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Histochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (2), pp.163-168. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ejh.2014.2254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse relationships between biomarkers and beef tenderness according to contractile and metabolic properties of the muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (40), pp.9808 - 9818. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf501528s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande du futur sera-t-elle produite in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mainsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro permettra-t-elle de contrer la faim dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantico (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: a new tool to analyse gene expression in muscles of beef cattle for beef quality prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beline B. Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-6148-8-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle growth potential, intramuscular fat content and different indicators of muscle fibre types in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (11), pp.750-758. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary n-3 PUFA affect lipid metabolism and tissue function-related genes in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Nuernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (5), pp.858-863. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114511006179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of enzymes and transcription factors involved in n-3 long chain PUFA biosynthesis in Limousin bull tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 47 (4), pp.391-401. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-011-3644-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des muscles de bovin à l'aide des profils d'expression génique : une stratégie pour comprendre l'élaboration de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte metabolism and cellularity are related to differences in adipose tissue maturity between Holstein and Charolais or Blond d'Aquitaine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Zingaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (3), pp.711 - 721. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the abundance of 24 protein biomarkers of beef tenderness according to muscle and animal type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.885-894. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin inactivation induces a similar muscle molecular signature in double-muscled cattle as in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.278 - 286. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of DNAJA1 in bovine muscles according to developmental age and management factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.867-874. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of some skeletal muscle mitochondrial proteins is associated with increased blood serum insulin in bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89, pp.445-450. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande de culture : une viande sans animaux : réalité ou fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenesis of muscle and adipose tissues and their interactions in ruminants and other species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (7), pp.1093-1109. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110000601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutrigénomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro Mag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypertrophie musculaire chez la souris et le bovin. Un nouveau mécanisme d'action est avancé pour expliquer la genèse des animaux culards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1421, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis is delayed in bovine fetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CELLULAR REPROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (2), pp.191-201. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cell.2009.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a dot-blot quantitative technique for large scale analysis of beef tenderness biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (Suppl 3), pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genomics to the understanding of physiological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MyoCellCompt: Une méthode automatique de quantification de la différenciation des myoblastes en culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.35-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cloned and non-cloned Holstein heifers in muscle contractile and metabolic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.244-250. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La myostatine : un régulateur négatif de la masse musculaire chez les vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.397-408. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2009.22.5.3364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture-feeding of charolais steers influences skeletal muscle metabolism and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in muscle gene expression related to metabolism according to growth potential in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (2), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production – minireview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Papers and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiles of quadriceps muscle in myostatin-null mice reveal PI3K and apoptotic pathways as myostatin targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (196), 13 p. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for expression of IIb myosin heavy chain isoform in some skeletal muscles of Blonde d’Aquitaine bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (1), pp.30-36. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de la tendreté de la viande bovine : identification de marqueurs biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4), pp.331-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine : Identification de marqueurs génomiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.152-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of gene expression studies in livestock production systems: a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (6-7), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EA08018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and positional genomics in beef cattle : current programs and potential progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (4-5), pp.335-350. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.28.335-350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.2882-2894. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2007-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cattle functional genomics and their application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine. Identification de marqueurs génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.152-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification de l'alimentation des ruminants à partir de la composition de leurs produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals : implications for production and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (9), pp.1297-1313. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indicators of beef sensory quality revealed by expression of specific genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (13), pp.5229-5237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between thyroid status, tissue oxidative metabolism, and muscle differentiation in bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein and mitochondrial enzyme activities in muscles as relevant indicators of marbling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (10), pp.2660-2669. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target genes of myostatin loss-of-function in muscles of late bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Passelaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (63), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential benefits of genetics and genomics to improve beef quality-a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Papers and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (3), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of bovine cDNA probes for gene expression profiling in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcp.2004.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des recherches sur le muscle des bovins et la qualité sensorielle de leur viande. I. Vers une meilleure connaissance de la biologie musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3), pp.283-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des recherches sur le muscle des bovins et la qualité sensorielle de leur viande. II. Influence des facteurs d’élevage sur les caractéristiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4), pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics applied to the analyis of bovine muscle hypertrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP PUBLICATION </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 112, pp.379-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hay quality on intake, growth path, body composition and muscle characteristics of Salers heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (4), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/animres:2005022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hay quality on intake, growth path, body composition and muscle characteristics of Salers heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (5), pp.425-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00890017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and transcriptomic analyses of two bovine skeletal muscles in Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (2), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitement statistique des données de génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle-specific metabolic, histochemical and biochemical responses to a nutritionally induced discontinuous growth path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800054527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitements statistiques des données de génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of myostatin expression during bovine myogenesis in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (6), pp.527-542. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogénèse des fibres musculaires chez différentes espèces d'intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of two bovine muscles during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pietu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133 (6), pp.745-756. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jb/mvg096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of myostatin expression during bovine myogenesis in vivo and in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.527-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes et conséquences de la croissance compensatrice chez les ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Begon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (1), pp.49-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochemical analysis of bFGF, TGF-Beta1 and catalase in rectus abdominis muscle from cattle foetuses at 180 and 260 days post-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orzechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gajkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Wojewodzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (6), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of contractile characteristics of muscle from Holstein and double-muscled belgian blue foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part A: Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 131 (1), pp.21-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing functions of ATF2 and Fos-like transcription factors in c-Jun-mediated myogenic expression and terminal differentiation of avian myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolaï Tourkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00179715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of feeding level during postweaning growth on circulating concentrations of thyroid hormones and extrathyroidal 5'-deoidination in steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 79 (10), pp.2679-2687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The triiodothyronine nuclear receptor c-ErbAalpha1 inhibits avian MyoD transcriptional activity in myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 508, pp.236-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing functions of ATF2 and fos-like transcription factors in c-Jun-mediated myogenin expression and terminal differentiation of avian myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolai Tourkine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.7998-8008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial activity is involved in the regulation of myoblast differenciation through myogenin expression and activity of myogenic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal-Victorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 275 (4), pp.2733-2744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de modifications du niveau énergétique de la ration sur les taux plasmatiques d'hormones thyroïdiennes et sur les caractéristiques musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13 (1), pp.S56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variant form of the nuclear triiodothyronine receptor c-ErbA alpha 1 plays a direct role in regulation of mitochondrial RNA synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal-Victorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19 (12), pp.7913-7924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of insulin and triiodothyronine on the proliferation and differentiation of bovine satellite cells in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of insulin and triiodothyronine on the proliferation and differentiation of bovine satellite cells in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.92-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTG1: A Triiodothyronine Target Involved in the Myogenic Influence of the Hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal-Victorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 249 (2), pp.337-348. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1999.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTG1: a triiodothyronine target involved in the myogenic influence of the hormone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal-Victorion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 249, pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of bovine satellite cell proliferation and differentiation by insulin and triiodothyronine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.373-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin and triiodothyronine regulate bovine satellite cells proliferation and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle hormonal des caractéristiques des fibres musculaires après la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (5), pp.365-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular basis of the cell-specific activity of v-erb A in quail myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 14, pp.1099-1108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v-erb A and v-erb B do not cooperate in quail myoblasts : Consequences for myoblast differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.1095-1101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">v-ErbA, un oncogène qui stimule la différenciation des myoblastes avaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 13, pp.952-960</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires impliqués dans l'activité myogénique de la triiodothyronine (T3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 12 (10), pp.1065-1076</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of c-Erb A-AP-1 interactions and c-Erb A transcriptional activity in myoblasts by RXR. Consequences for muscle differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 271 (19), pp.11392-11399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in mitochondrial activity during avian myoblast differentiation : influence of triiodothyronine or v-erb A expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 168, pp.239-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of Avian Myoblast Differentiation by Triiodothyronine: Possible Involvement of the cAMP Pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 220 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/excr.1995.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 43-kDa protein related to c-Erb A alpha1 is located in the mitochondrial matrix of rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Heusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270 (27), pp.16347-16354. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.270.27.16347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of avian myoblast differentiation by triiodothyronine : possible involvement of the cAMP pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 220, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search for the mitochondrial T3 receptor : a 43 kDa c-erb A alpha1 related protein is located in the matrix and affects mitochondrial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 17, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V-erbA stimulates quail myoblast differentiation in a T3 independent, cell-specific manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Altabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Samarut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncogene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 9, pp.2197-2206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triiodothyronine influences quail myoblast proliferation and differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cabello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 78, pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of acetylcholinesterase molecular forms during in vitro differentiation of rabbits embryonic muscle cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barjot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.346-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYMORPHISME DE L'ACETYL- ET DE LA BUTYRYLCHOLINESTERASE AU COURS DE LA DIFFERENCIATION EMBRYONNAIRE DES MUSCLES DE LAPIN: ETUDE IN VIVO ET IN VITRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bacou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Suppl), pp.19-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-slaughter stress on the bovine longissimus thoracis et lumborum and semitendinosus muscle proteomes: A comparative study based on label-free proteomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Hazra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth M. Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe P. Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Society of Animal Science annual conférence- 2025 (BSAS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Galway, Ireland. pp.11-13, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2025.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des ruminants d’élevage : vers des outils peu invasifs alliant la découverte de biomarqueurs avec de nouvelles méthodes d'accès aux fluides et d'analyses intégratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animations scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département PHASE INRAE, Nov 2024, Poitiers Chasseneuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner analyses statistiques intégratives et prédiction bioinformatique du sécrétome et du surfacéome pour comprendre le dialogue inter-organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Broadbent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Byrne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique et 20 ans du département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Joint International Congress On Animal Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dairy cow inflammatory status is modulated by physiological stage and feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milk metabolites differ with feed efficiency during early lactation but not during feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bruckmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in understanding interorgan crosstalk and physiology in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘Systems Biology’ view of mitochondria in the animal production industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas J. Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter G. Bottje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate Keogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elmer Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant and Animal Genome Conference (PAG) Australia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using piecewise regression models to evaluate beef cow responses to nutritional challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Aliakbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exosomes : des véhicules de signatures moléculaires pour comprendre le dialogue entre les organes des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Emmanuel Monfoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres Clermontoises sur les Vésicules Extracellulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent-Emmanuel MONFOULET-INRAE-UNH (Organisateur), Feb 2022, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ev22-co02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling suckling beef and dairy cows’ responses to feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Aliakbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring links among indicators of feed efficiency and resilience in Montbéliarde and Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EAAP International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Granada, Spain. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.07.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiter la physiologie des animaux d’élevage à la lumière des interactions entre organes pour comprendre et qualifier les phénotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département PHASE-INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03674659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing duration of feed restriction: performance ranking and variability of beef cows’ response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinétique des évènements protéolytiques et métaboliques dans le muscle post-mortem des souris KO myostatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Groupe Muscle-Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Theix, France. 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données publiques pour construire in silico un répertoire de protéines du lait et identifier des biomarqueurs du bilan énergétique négatif chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Stratégie Scientifique du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour comprendre le dialogue entre tissus/organes chez les ruminants producteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Congrès du club français Autophagie CFATG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux outils de prédiction des performances des ruminants et de la qualité de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique (JAS) du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of proteomic methods on milk for ruminant phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for low invasive biomarkers of ruminant traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-genomic era of Molecular Biology: Proteomics ERA II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de données &amp;quot;omics&amp;quot; provenant du tissu adipeux ou musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AuDACES : Auvergne Développements et Calcul en Environnement Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics applications for better beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Food, Nutrition and Agriculture Genomics Congress and Co-located Digital PCR and Advances in qPCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The T3811&amp;gt;G3811 mutation in the Blonde d’Aquitaine myostatin gene: effects on beef traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat&MuscleDB: A database to understand tissue growth processes contributing to body or muscle composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2015 - Journées Ouvertes Biologie Informatique Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular regulation of muscle mass in developing Blond Aquitaine foetuses compared to Charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMS Australasia. Sydney, AUS., Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs aux équations de prédiction des qualités sensorielles de la viande de vaches de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat and Muscle DB: integrating ‘omics’ data from adipose tissue and muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kaspric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Management Committee Meeting and the 4. Meeting of Working Groups 1, 2, 3 of COST Action FA 1002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Milan, Italy. pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inactivation de la protéine hsp27 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting the knowledge about model species and humans to revisit the biology of livestock animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenha Mobuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of translational biology in Agriculture and Medecine ‘From Bench to Bed in Medecine and from Pot to Plot in Agriculture'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Génétique Diversité et Ecophysiologie des Céréales (1095)., Oct 2014, Aubière, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of the beef industry: moving from carcass grading systems to the prediction of beef quality for consumers and citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference of Young Researches Section of Polish Society of Food Technologist, 2nd International Session - Quo Vadis Alimentum?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A network-based approach for predicting Hsp27 knock-out targets in mouse skeletal muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Life Science &amp; Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tokyo, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5936/csbj.201303008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des animaux modèles : L'invalidation du gène hspb1 pour comprendre les mécanismes de tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of beef tenderness, moving towards analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendreté de la viande bovine : vers la mise au point d’une puce à anticorps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Hardit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle, un sujet très médiatisé: une utopie alimentaire ou une alternative à la viande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GIS « Muscle, Viandes et Produits Carnés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to better understand cattle physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International forum on beef industry development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Sino-French Beef Production R&amp;D., Sep 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics Research Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress à l'abattage et qualités des viandes : les liens se confirment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Beef Safety through Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). Dublin, IRL., Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of eIF3f factor and some of its targets over foetal muscle development in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop Meeting of the former COST Action 925. The importance of prenatal events for postnatal muscle growth in relation to the quality of muscle based foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique : un travail de longue haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite 3T (Actualité, Technicité, Nouveauté) des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Service qualité des viandes, Paris, FRA., Dec 2011, Paris (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein markers of beef tenderness in young bulls from different breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted invalidation of a gene bio-marker of beef tenderness in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop Meeting of the former COST Action 925 : The importance of prenatal events for postnatal muscle growth in relation to the quality of muscle based foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Posieux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine à partir des caractéristiques biochimiques du muscle et à l'aide d'outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). Clermont-Ferrand, FRA., 2011, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting enzymes of docosahexaenoic acid synthesis in bovine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of functional genomics approaches for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock. Sommet de l élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du transcriptome musculaire en réponse au stress avant l’abattage chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World DNA and genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid supplementation and basal diet influence oxidative and lipogenic metabolism in muscle and adipose tissues in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle characteristics of bovine clone offspring F1 compared with clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual Conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv22n1Ab48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et régulation nutritionnelle des enzymes impliquées dans la synthèse tissulaire des acides gras polyinsaturés longue chaîne (AGPI LC) n-3 d'intérêt pour l'homme chez le ruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON. Développement musculaire des clones bovins et de leurs descendants F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Colloque AGENAE-GENANIMAL 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND Oligochip: A tool for predicting beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological markers of beef tenderness in young bulls from different breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adiposité des carcasses et des viandes à la lumière des interactions tissus adipeux-muscles au cours de la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande de culture ou la viande sans animaux, réalité ou fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance plénière de l'Académie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial delay in muscle maturation in bovine clone offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Annual Meeting AETE ( Association Européenne de Transfert Embryonnaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: an oligochip based on genomic markers for the prediction of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic profiling during fetal development of bovine clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Annual conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Cordoba, Argentina. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv22n1Ab74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myogenesis of bovine fœtal clones: genomic profiling across pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Reproduction in Domestic Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Anchorage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic profiling during myogenesis of foetal clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa E. Liszewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Valour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique (2007-2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées AGENAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biologiques de la tendreté de la viande bovine dans les races Angus, Limousine et Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A particular myosin heavy chain isoform variable between beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic markers of beef meat tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relacion entre marcadores genéticos y calidad de carne en ganado vacuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congreso Internacional Anembe de Medicina Bovina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genotend chip: a new tool to analyse gene expression in muscles of beef cattle for beef quality prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses trancriptomique et métabolomique du muscle squelettique au stress chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularité et activités des enzymes lipogéniques des tissus adipeux périrénal et intermusculaire chez le fœtus Blonde d'Aquitaine, Charolais et Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSCLON : Développement musculaire des bovins obtenus par clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipose tissue and muscle growth interactions in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce GENOTEND : Un outil à haut débit pour analyser l'expression des gènes dans le muscle de bovin producteur de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularity and lipogenic activities in perirenal and intermuscular adipose tissues from Blonde d'Aquitaine, Charolais and Holstein fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Taga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril C. Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay in muscle development in bovine cloned foetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Guillomot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Functional Genomics and its Application in Meat and Milk Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND Chip: A Tool to Analyse Gene Expression in Muscles of Beef Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual Congress Expo of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse protéomique appliquée à l'identification de la composition en protéines d'une préparation de muscle &amp;quot;crushed-muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Minassian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault T. Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle gene expression profiling in 30-month old charolais steers according to their production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in muscle gene expression in relation to beef tenderness and growth potential in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics applied to the identification of markers of beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUGENE : Approche combinée de génétique, de génomique et de biologie musculaire pour prédire la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genomics to the understanding of physiological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle in vitro de culture d'adipocytes bovins pour étudier les interactions entre adipocytes, myoblastes et fibroblastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Tourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la conduite d’élevage sur l’expression du marqueur de tendreté de la viande bovine DNAJA1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avancées en génomique fonctionnelle et positionnelle chez les bovins à viande: programmes en cours et potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles moléculaires de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions cellulaires et moléculaires entre adipocytes, myoblastes et fibroblastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals: implications for product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcriptomique: application des études de transcriptomique à la filière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 925 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viborg, Denmark. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic tools to analyse bovine muscle and adipose tissues transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de marqueurs de tendreté de la viande bovine par des approches de génomique fonctionnelle (projet MUGENE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de l’expression des gènes du métabolisme énergétique associées au potentiel de croissance musculaire de taurillons Charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of gene expression involved in muscle growth and energy metabolism according to growth capacity in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des cellules satellites dans différentes espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de l'expression des gènes du métabolisme énergétique associées au potentiel de croissance musculaire de taurillons Charolais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Recherches Ruminants, 5-6 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression associated with beef sensory qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteur de croissance myostatine et système protéolytique calcium-dépendant : Implication dans l'hypertrophie musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdessatar Hadj Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les foetus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cattle functional genomics and their application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Simposio Internazionale di Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lodi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes clés de la variabilité de la teneur en lipides intra-musculaires : Approche comparée multi espèces (bovin, canard, truite et porc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transcriptome musculaire bovin au cours de la myogenèse chez les bovins clonés et leurs témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores à partir de la composition de leurs produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et expression des gènes musculaires chez les bœufs conduits au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein expression and mitochondrial activity as indicators of intramuscular fat content in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biochemical muscle characteristics of Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine de liaison des acides gras adipocytaire (FABP-A) et l'activité cytochrome-c oxydase sont des indicateurs de la teneur en lipides intramusculaires chez le taurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture-based beef production systems may influence muscle characteristics and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics applied to the analysis of bovine muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current genomics in cattle and application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA arrays for gene expression profiling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Information Systems Analysis and Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics applied to the analysis of bovine muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the COST action 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic effects on beef meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Annual Langford Food Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Langford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les fœtus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'isoforme de chaîne lourde de myosine IIb est-elle exprimée dans le muscle de bovin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des boeufs au pâturage modifie les caractéristiques métaboliques des muscles et l'expression de certains gènes musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-musculaire des propriétés contractiles et métaboliques de muscles de bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets respectifs de la nature de l'alimentation et de la mobilité sur le potentiel métabolique des muscles de boeufs charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre teneur en lipides intramusculaires et différents marqueurs du type de fibres musculaires chez des taurillons Charolais sélectionnés sur le potentiel de croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repertoire of cDNA probes for gene expression profiling in muscles of beef-producing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Symposium on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d'une isoforme de chaîne lourde de myosine particulière dans les muscles de certains taurillons de race Blonde d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'image de filtres à haute densité : méthodes d'acquisition et de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la méthode d'analyse statistique des données du transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un repertoire d'ADNc de muscles de bovins : application à la recherche de gènes marqueurs de la croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la génomique fonctionnelle peut apporter à la fillière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of muscle in order to identify genes which determine muscle characteristics and sensory quality traits of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meat Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.23.65-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la génomique fontionnelle peut apporter à la filière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance de la variabilité biologique et de la précision des mesures en biologie intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component analysis of performances and muscle characteristics of beef steers according to diets and levels of growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès de l'European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in muscle biology and its regulation by nutrition: consequences for bovine meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium of the Recent advances in animal nutrition in Australia 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de filtres à haute densité pour l'analyse de l'expression des gènes dans deux muscles squelettiques de taurillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès commun AFERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of insulin and triiodothyronine on the proliferation and differentiation of bovine satellite cells in primary culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on the Development of Adaptations in the Gastrointestinal Tract and in the Whole Body in Growing Animals Regarding Food Utilization and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de modifications du niveau énergétique de la ration sur les taux plasmatiques d'hormones thyroïdiennes et sur les caractéristiques musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of skeletal muscle and its hormonal control during the fetal stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-erb A alpha1, C-jun and CMD1 functionally interact in avian myoblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Castellazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Congress of comparative Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search for the mitochondrial T3 receptor : a 43 kDa c-erb A alpha1 related protein is located in the matrix and affects mitochondrial activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Wrutniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dauça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Annual Meeting of the European Thyroid Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Pre-slaughter Stress on the Bovine Longissimus Thoracis et lumborum and the Semitendinosus muscle proteomes: A comparative study on cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Hazra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth M. Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Kerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British society of animal science conference (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency and responses of plasma and milk isotopic signatures in Charolais beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Book of Abstracts, 29, pp.336, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plasma proteins to the phenotypic signature of feed efficiency in Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bruckmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of Abstracts of the 74thAnnual Meeting of the European Federation of Animal Science, 29, pp.490, 2023, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feed efficiency relates to the ability of supporting lactation in dairy cows facing feed restriction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammation status weakly modulated by short-term feed restriction in suckling beef cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wageningen Academic Publishers P.O. Box 220 6700 AE Wageningen The Netherlands. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP + WAAP + Interbull Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, LYON, France. Wageningen Academic Publishers, Book of Abstracts of the 74th Annual Meeting of the European Federation of Animal Science, 29, pp.1001, 2023, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04203792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autophagie, Physiologie Animale et Système d’Élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional data analysis on MY and NEFA responses of beef cows exposed to feed restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A candidate proteomic signature from the plasma of Charolais bulls to phenotype feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico construction of a bovine milk proteome atlas to identify signatures of early lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’apoptose et de l’autophagie aux mécanismes de transformation post-mortem du muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France. , 1p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for plasma biomarkers for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10). </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico identification of low invasive biomarkers for feed efficiency in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. Cambridge University Press, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the proteolytic events by the Myostatin in the post-mortem skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journée CBS2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montpellier, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for autophagy attenuation during post-mortem maturation of hypertrophied muscle in myostatin deficient mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Vernus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Goustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès du club français Autophagie CFATG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic analysis of skeletal muscle in HspB1 knock-out mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Lyon, France. , 2016, Myology 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du protéome de plasma bovin pour rechercher des biomarqueurs de performance de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine de choc thermique 60 et la Prostaglandine Réductase 2 sont-elles déterminantes pour la prolifération des cellules adipeuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédirs Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new polymorphism in myostatin influences beef traits in a blonde d’aquitaine-holstein crossbred population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Caste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. INRA, 2015, 61th. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeking for biomarkers for zootechnical performance and meat quality in the plasma of beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress on Analytical Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lisbon, Portugal. , 2015, ICAP 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An hspb1-null mouse to depict the contribution of hsp27 in beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. INRA, 2015, 61th International Congress of Meat Science and Technology (ICoMST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité alimentaire et qualités des viandes bovines : une première étape vers une approche zootechnique intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactors of Hsp27: a bioinformatic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Life Science and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Tokyo, Japan. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteotools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifegrid : journée - L’informatique au service des Sciences du Vivant et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Aubière, France. pp.2, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse transcriptomique au stress décortiquée a l'aide de la bioinformatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. Institut de l'Elevage - INRA, Viandes et Produits Carnés, 2012, 14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des outils de bioinformatique pour révéler des protéines partenaires de hsp27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Henry-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. Institut de l'Elevage - INRA, Viandes et Produits Carnés, 2012, 14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential expression of some components of the Wnt signaling pathway in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. pp.97, 2011, Proceedings 4th International Congress of Myology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invalidation ciblée de gènes bio-marqueurs de la tendreté de la viande bovine dans le modèle souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journéees de l'Ecole Doctorale Sciences de la Vie et de la Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Clermont-Ferrand, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attenuated apoptosis in muscles with myostatin loss of function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International congress of myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. 2011, Proceedings 4th International Congress of Myology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd World DNA and Genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China. 2011, Proceedings of the BIT’s 2nd World DNA and Genome Day</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of myostatin in the intracellular pathways regulating the balance between atrophy and hypertrophy in skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Congress of Myology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Lille, France. 2011, Myology 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des réponses du muscle squelettique au stress chez le rat - Résultats préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Restitution des Crédits Incitatifs, Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Tours, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis: un outil d'exploration de données de protéomique quantitative par clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium de Chimie et Biochimie Analytiques: de la molécule au protéome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montpellier, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pasture-based systems may influence beef characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 10, 2004, Book of Abstracts of the 55th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore nutrition supporting sustainable intensification and agro‐ecological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Silberberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 500 p., 2018, Advances in Animal Biosciences, </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040470018000146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres voies pour obtenir des produits animaux... La viande de culture de cellules musculaires ou la viande sans animaux est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les filières animales françaises : Caractéristiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère Ed., </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 'Omics' Approaches to Sustainable Herbivore Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture and New Biotechnologies (Advances in Agroecology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1439825044. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b10977-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fonctionnelle au service des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution génomique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 161 p., 2011, Agriproduction, 978-2-85557-181-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quest for novel muscle pathway biomarkers by proteomics in beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprehensive biotechnology (Second Edition) : Volume 4: Agricultural and related biotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-0-444-53352-4. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-088504-9.00297-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biologiques de la qualité sensorielle des viandes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenèse du muscle et prédiction des propriétés musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: a tool to analyse gene expression in muscles of beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, Wageningen Academic Publishers, 2010, EAAP Scientific Series, 978-90-8686-153-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression associated with beef sensory qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of carcass and meat quality in cattle and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Wageningen Academic Publishers, 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-022-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier &amp;quot;Le boeuf, du pré à l'assiette&amp;quot; par Isabelle Coune et Christine Riste - Interview d'Isabelle Cassar-Malek, Jean-François Hocquette et Claudia Terlouw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Particulier Vie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.12-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplemental tables and figures for J. Dairy Sci. article 2024-25488: Production and metabolic responses of Montbéliarde and Holstein cows during periparturient period and a sequential feed restriction challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.A. Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13784762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R script for quantification of physiological dynamic responses of individual animals exposed to environmental challenges by means of differential smoothing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5776748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of milk yield response of a suckling cow exposed to feed restrictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Barreto Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5776668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome response to stress in bovine (database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory status in Holstein and Montbéliarde cows during the periparturient period and sequential feed restriction challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de la Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur le projet S3 Ressourcement &amp;quot; DES BIOMARQUEURS INNOVANTS POUR l'ELEVAGE DE DEMAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the tissues cross-talk in the biological pathways related to ruminant production efficiency: prediction and evaluation of tissue secretomes (TROPISM) - INRA-CSIRO linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Colgrave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements MéthodologIques pour l’Analyse du phénotype MyostatIne en race Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Blanquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFI-PLUS: Marqueurs et déterminants biologiques de l’efficience alimentaire chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlasMA : Biomarqueurs plasmatiques du potentiel des bovins à produire une viande de bonne qualité sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myosaurus (MuScle UltrastRUcture and heat Shock protein 27)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs de l’efficience alimentaire des ruminants et méthodes de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeefAlim 2020 - Améliorer l’efficience alimentaire et réduire l’impact environnemental des bovins allaitants (Rapport 18 mois)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Griffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular networks integrating bovine genotype and transcriptome data for the development of novel biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Reverter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs innovants pour l’élevage de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions entre changement global, biodiversité et fonctionnement des systèmes environnementaux - SYMBIOSE (SYstèMes BIOdiverSité Environnement)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mailhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brunschwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la forme oncogénique v-erb A du récepteur nucléaire de la T3 c-erb A alpha1 sur la différenciation des myoblastes de caille. Mécanismes d'action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage des muscles de bovin à l'aide des profils d'expression génique : une stratégie pour comprendre l'élaboration de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Blaise Pascal (Clermont Ferrand 2), 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02804711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Science des Aliments - Mention Nutrition, Santé, Aliments, Semestre 3 (UE3 - Biologie intégrée et physiologie des muscles), France. 2019, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscle tissue and its relationship to beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Science des Aliments - Mention Nutrition, Santé, Aliments, Semestre 3 (UE3 - Biologie intégrée et physiologie des muscles),, France. 2019, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The muscle tissue and its relationship to beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Science des Aliments - Mention Nutrition, Santé, Aliments, Semestre 3 (UE3 - Biologie intégrée et physiologie des muscles), France. 2018, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and growth of the muscle tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Science des Aliments - Mention Nutrition, Santé, Aliments, Semestre 3 (UE3 - Biologie intégrée et physiologie des muscles), France. 2018, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId779"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F7FFF81"/>
+    <w:nsid w:val="7BFD6FA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-cassar-malek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7407-1408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114655278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Henry-Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. H. Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P. Alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Alfaia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. M. Prates" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193875" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619692v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teixeira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayberry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002690" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Miller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre M de Almeida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter-Gomez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.024950" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2185323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00224b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4020017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632928v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636820v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501528s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2254" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mainsant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000362v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Bernard-Capel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beline B. Jesson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-135" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001336v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01021.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HPPRX7G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646135v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hiller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511006179" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3644-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC7242BD91004F2A45EAEB5A554A7770A7661AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643164v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001862" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002612" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645397v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Taga" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zingaretti" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3234" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002491" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654161v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667753v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000601" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pajak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Pawlikowska" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.04.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716KFLFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663485v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2009.0065" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684355v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665080v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003406" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665406v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barnola" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.5.3364" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NDTM9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark James Reecy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-196" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.11.022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCJD4V5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653285v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA08018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663499v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.335-350" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5642669C06F19A37599CC912A6524BA59DCE216/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657750v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000602" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661418v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657863v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.04.011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667197v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Cunff" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665737v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehnert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Barendse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Passelaigue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-63" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.07.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JSFX3H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677539v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890017v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674848v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005022" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669532v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677440v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sudre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Ueda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5327VGJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683168v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800054527" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690648v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670677v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deveaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682738v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sudre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvg096" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WG32FCDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deveaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682148v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676242v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orzechowski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gajkowska" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wojewodzka" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669486v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674499v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179715v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Tourkine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671214v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674986v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daury" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Busson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679812v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal-Victorion" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693730v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690602v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685813v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900269v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998589v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal-Victorion" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rochard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4486" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S744Z0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689179v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691152v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697003v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692251v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689263v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695057v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686275v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689879v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998627v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Magaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rouault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1995.1285" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVWV7Z9C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715275v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rascle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heusser" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.27.16347" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Magaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707280v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dau&#231;a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706114v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altabel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706416v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703730v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barjot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899132v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161621v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Hazra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Hamill" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe P. Kerry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.04.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196698v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Hudson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Bottje" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keogh" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Fernandez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674659v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801646v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaspric" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536432v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743428v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caste" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739407v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739418v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211988v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194032v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740970v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189801v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201303008" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193823v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193813v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193976v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803595v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamill" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hiller" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190384v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808640v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744715v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hamill" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744432v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803512v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745171v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802355v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802183v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greenwood" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749179v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747188v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758301v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab48" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823866v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211931v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;line Jesson" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752797v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211935v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818668v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751212v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757202v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751604v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab74" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752389v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750608v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193606v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193562v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193519v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211927v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756370v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756298v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211918v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vuillaume" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756919v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751995v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753204v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757310v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750439v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211930v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193477v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193511v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751794v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Minassian" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751239v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750589v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752693v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752400v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilloud" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756917v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193508v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752648v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750972v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753773v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813253v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753317v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750480v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750466v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757180v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751058v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755841v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessatar Hadj Sassi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812397v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750928v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756208v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752354v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751054v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763158v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763896v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763783v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761182v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762607v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760600v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762999v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehnert" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760341v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759154v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211902v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759286v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760856v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759407v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762687v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oury" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759114v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760334v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760832v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828733v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763766v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759242v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211954v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761140v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761814v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764401v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.65-69" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758934v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762169v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762779v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828454v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758783v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828657v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835882v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841964v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767390v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769482v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846003v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874251v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kerry" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734335v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738380v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735041v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740570v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741069v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742642v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211992v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caste" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742510v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743005v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802851v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196476v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745567v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744517v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806870v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745005v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199698v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745162v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746649v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832419v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764443v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789740v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792915v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/productions-animales/les-filieres-animales-francaises/ellies/tec-et-doc/synthese-agricole/livre/9782743015091" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810638v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809393v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978008088504900297X" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-088504-9.00297-X" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813613v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815886v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211932v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811908v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837580v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818897v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769303v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787797v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Colgrave" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785471v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786695v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794740v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794737v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794736v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794735v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797331v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795751v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795001v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846201v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804711v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900730v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900721v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785482v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785483v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-cassar-malek" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7407-1408" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114655278" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448255v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Prieur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Barry-Carroll" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Delpech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf354" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.A. Pires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne De-La-Torre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barreto-Mendes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cassar-Malek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ortigues-Marty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25488" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237667v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Popova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.3.7299" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto Mendes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100556" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911035v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Avril" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1798064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Oulmouden" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab039" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02544146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Delosi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A.A. Pires" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.105105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516737v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Henry-Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21020664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519464v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103685" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46142-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. H. Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P. Alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Alfaia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. M. Prates" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193875" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619692v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bannink" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Teixeira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mayberry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002690" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Miller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre M de Almeida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jade Meale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01910" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter-Gomez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Hudson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.024950" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03503" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2185323" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638660v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6mb00224b" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639482v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes4020017" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Aubert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158644" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632928v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211002v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodriguez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-014-1689-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2014.2254" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636820v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501528s" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648023v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mainsant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Bernard-Capel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beline B. Jesson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-135" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001336v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01021.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HPPRX7G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511006179" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-011-3644-z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC7242BD91004F2A45EAEB5A554A7770A7661AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Taga" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Zingaretti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3234" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000706v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002612" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643164v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001862" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642549v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002491" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663135v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pajak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Pawlikowska" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.04.013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716KFLFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654161v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000601" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659035v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663485v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Guillomot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cell.2009.0065" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211921v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655320v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684355v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665080v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003406" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664023v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodriguez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cottin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.5.3364" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barnola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193476v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NDTM9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655657v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark James Reecy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-196" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665867v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.11.022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LCJD4V5M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653285v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA08018" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663499v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.335-350" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5642669C06F19A37599CC912A6524BA59DCE216/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehnert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Barendse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665737v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661418v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657750v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000602" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667197v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Cunff" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657863v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahl" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.04.011" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Passelaigue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-63" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678442v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.07.005" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JSFX3H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677539v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677440v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669532v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674848v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2005022" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676737v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sudre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Ueda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.012" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5327VGJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690648v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683168v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800054527" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670677v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900527v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deveaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672597v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682738v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sudre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvg096" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WG32FCDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deveaux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682148v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669486v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676242v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orzechowski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gajkowska" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wojewodzka" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674499v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00179715v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daury" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Busson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola&#239; Tourkine" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671214v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674986v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daury" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Busson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak Cabello" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679812v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Tourkine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal-Victorion" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690602v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693730v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685813v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900269v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delavaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998589v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rodier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal-Victorion" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Rochard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1999.4486" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S744Z0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689179v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691152v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686105v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697003v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692251v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Wrutniak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689263v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689800v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cabello" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695057v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686275v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689879v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998627v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Magaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Rouault" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/excr.1995.1285" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SVWV7Z9C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715275v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rascle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Heusser" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.27.16347" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Magaud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rouault" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707280v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dau&#231;a" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706114v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Altabel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706416v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pons" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703730v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barjot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bacou" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899132v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05161621v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Hazra" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M. Hamill" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe P. Kerry" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2025.04.010" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769371v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873121v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Broadbent" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Byrne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04251495v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195759v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delavaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de la Torre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Durand" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195686v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pires" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Constant" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Roux" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196752v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruckmaier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196318v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196698v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Hudson" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter G. Bottje" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keogh" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Fernandez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127086v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aliakbari" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561304v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Emmanuel Monfoulet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ev22-co02" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798854v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.208" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798793v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien. Bes" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Constant" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.07.181" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03674659v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900417v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940121v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364152v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940675v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940696v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738134v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791233v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801646v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kaspric" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536432v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743428v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caste" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739407v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740970v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Reverter" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194032v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739418v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211988v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799064v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193823v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189801v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5936/csbj.201303008" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211987v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193813v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193976v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808640v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190384v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803595v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamill" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hiller" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744715v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hamill" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802355v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744432v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803512v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745171v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802183v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greenwood" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749179v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747188v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758301v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab48" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823866v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820727v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211931v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;line Jesson" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752797v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757202v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818668v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751212v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211935v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751604v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv22n1Ab74" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752224v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valour" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa E. Liszewska" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752148v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752389v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750608v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193606v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193562v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193519v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753387v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211927v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751739v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750439v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757310v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Labonne" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756370v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756298v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211918v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vuillaume" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756919v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751995v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753204v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211930v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751794v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Minassian" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751239v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750589v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193477v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193511v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752693v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756917v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Tourret" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752400v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilloud" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193508v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752648v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753773v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750972v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813253v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753317v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750480v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750466v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751920v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812397v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757180v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751058v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755841v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessatar Hadj Sassi" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750928v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756208v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752354v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751054v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760341v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763158v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763896v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763783v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761182v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762607v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760600v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762999v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehnert" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759154v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211902v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759286v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760856v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759407v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762687v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oury" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759114v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760334v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828733v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760832v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761140v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761814v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763766v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759242v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211954v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764401v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.65-69" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758934v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762169v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762779v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828454v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758783v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828657v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835882v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841964v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767390v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769482v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Castellazzi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846003v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874251v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kerry" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204291v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196518v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cassar-Malek" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Imbert" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delavaud" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bruckmaier" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193826v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203792v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075011v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900394v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Mendes" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734335v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738336v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738380v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470018000146" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735041v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740570v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741069v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742642v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211992v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caste" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742510v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743005v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741854v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802851v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196476v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745567v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744517v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745162v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806870v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745005v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199698v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746649v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812440v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832419v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764443v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789740v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792915v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/productions-animales/les-filieres-animales-francaises/ellies/tec-et-doc/synthese-agricole/livre/9782743015091" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810638v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809393v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/B978008088504900297X" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-088504-9.00297-X" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815886v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813613v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211932v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811908v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837580v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755931v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de la Torre" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Barreto-Mendes" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues-Marty" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784762" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720782v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776748" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720789v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5776668" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818897v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575472v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769303v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787797v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Colgrave" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785471v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Blanquet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786695v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794740v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794737v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794736v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794735v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Griffon" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797331v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795751v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795001v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mailhot" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846201v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02804711v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900730v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02900721v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785482v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785483v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>