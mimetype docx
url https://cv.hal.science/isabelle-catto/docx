--- v0 (2026-03-05)
+++ v1 (2026-04-02)
@@ -1154,235 +1154,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-energy of one electron in non relativistic QED</w:t>
+                <w:t xml:space="preserve">Oscillating minimizers of a fourth order problem invariant under scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hainzl</w:t>
+                <w:t xml:space="preserve">Rafael Benguria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-1236(03)00064-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 205 (1), pp.253-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2004.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157510v1</w:t>
+                <w:t xml:space="preserve">hal-00157514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating minimizers of a fourth order problem invariant under scaling</w:t>
+                <w:t xml:space="preserve">The self-energy of one electron in non relativistic QED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+                <w:t xml:space="preserve">Christian Hainzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 205 (1), pp.253-269. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 207, pp.68-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2004.03.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1236(03)00064-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157514v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced binding revisited for a spinless particle in non-relativistic QED</w:t>
               </w:r>
@@ -1394,51 +1394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Exner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hainzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (11), pp.4174-4185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,96 +1867,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On some vector-valued non linear variational problems: variations on the Skyrme-Hartree-Fock model in Nuclear Physics</w:t>
+                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 4 : Binding of neutral systems for the Hartree model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Louis Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 6 (2), pp.291-318</w:t>
+              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 18 (7 et 8), pp.1149-1159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157692v1</w:t>
+                <w:t xml:space="preserve">hal-00157682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 2 : Stability is equivalent to the binding of neutral subsystems</w:t>
               </w:r>
@@ -2018,109 +2031,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 4 : Binding of neutral systems for the Hartree model</w:t>
+                <w:t xml:space="preserve">On some vector-valued non linear variational problems: variations on the Skyrme-Hartree-Fock model in Nuclear Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Louis Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 18 (7 et 8), pp.1149-1159</w:t>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 6 (2), pp.291-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157682v1</w:t>
+                <w:t xml:space="preserve">hal-00157692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 3 : Binding of neutral subsystems</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BA6A428"/>
+    <w:nsid w:val="72A3CDD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3078,51 +3078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-catto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-2340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404012X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2025.103719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700602v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871041v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01988-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert&#160;j. Mauser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0308-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Amigo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2007.12.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XRPCKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Gati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141003430044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hainzl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00064-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Exner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1793329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80143-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZF184-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157692v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-catto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-2340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404012X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2025.103719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700602v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871041v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01988-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert&#160;j. Mauser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0308-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Amigo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2007.12.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XRPCKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Gati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141003430044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hainzl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00064-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Exner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1793329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80143-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZF184-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>