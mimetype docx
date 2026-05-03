--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -1867,191 +1867,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 4 : Binding of neutral systems for the Hartree model</w:t>
+                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 2 : Stability is equivalent to the binding of neutral subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 18 (7 et 8), pp.1149-1159</w:t>
+              <w:t xml:space="preserve">, 1993, 18 (1 et 2), pp.305-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157682v1</w:t>
+                <w:t xml:space="preserve">hal-00157688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 2 : Stability is equivalent to the binding of neutral subsystems</w:t>
+                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 4 : Binding of neutral systems for the Hartree model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 18 (1 et 2), pp.305-354</w:t>
+              <w:t xml:space="preserve">, 1993, 18 (7 et 8), pp.1149-1159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157688v1</w:t>
+                <w:t xml:space="preserve">hal-00157682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some vector-valued non linear variational problems: variations on the Skyrme-Hartree-Fock model in Nuclear Physics</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72A3CDD4"/>
+    <w:nsid w:val="1A40D3AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3078,51 +3078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-catto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-2340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404012X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2025.103719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700602v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871041v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01988-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert&#160;j. Mauser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0308-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Amigo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2007.12.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XRPCKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Gati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141003430044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hainzl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00064-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Exner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1793329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80143-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZF184-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-catto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-2340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404012X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2025.103719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700602v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871041v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01988-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert&#160;j. Mauser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0308-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Amigo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2007.12.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XRPCKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Gati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141003430044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hainzl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00064-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Exner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1793329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80143-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZF184-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>