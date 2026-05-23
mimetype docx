--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -181,51 +181,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of periodic Dirac–Fock functional and minimizers</w:t>
+                <w:t xml:space="preserve">Properties of periodic Dirac-Fock functional and minimizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Meng</w:t>
@@ -248,75 +248,75 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2025.103719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389049v1</w:t>
+                <w:t xml:space="preserve">hal-04700602v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of periodic Dirac-Fock functional and minimizers</w:t>
+                <w:t xml:space="preserve">Properties of periodic Dirac–Fock functional and minimizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Meng</w:t>
@@ -339,51 +339,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matpur.2025.103719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700602v3</w:t>
+                <w:t xml:space="preserve">hal-05389049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of minimizers for the Dirac-Fock model of crystals</w:t>
               </w:r>
@@ -1154,235 +1154,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillating minimizers of a fourth order problem invariant under scaling</w:t>
+                <w:t xml:space="preserve">The self-energy of one electron in non relativistic QED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Benguria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+                <w:t xml:space="preserve">Christian Hainzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2004.03.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 207, pp.68-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-1236(03)00064-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157514v1</w:t>
+                <w:t xml:space="preserve">hal-00157510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The self-energy of one electron in non relativistic QED</w:t>
+                <w:t xml:space="preserve">Oscillating minimizers of a fourth order problem invariant under scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dolbeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Benguria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hainzl</w:t>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 207, pp.68-110. </w:t>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 205 (1), pp.253-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-1236(03)00064-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2004.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157510v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced binding revisited for a spinless particle in non-relativistic QED</w:t>
               </w:r>
@@ -1394,51 +1394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Exner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hainzl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 45 (11), pp.4174-4185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1515,51 +1515,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 19 (2), pp.143-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1610,51 +1610,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 18 (6), pp.687-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1867,191 +1867,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 2 : Stability is equivalent to the binding of neutral subsystems</w:t>
+                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 4 : Binding of neutral systems for the Hartree model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 18 (1 et 2), pp.305-354</w:t>
+              <w:t xml:space="preserve">, 1993, 18 (7 et 8), pp.1149-1159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157688v1</w:t>
+                <w:t xml:space="preserve">hal-00157682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 4 : Binding of neutral systems for the Hartree model</w:t>
+                <w:t xml:space="preserve">Binding of atoms and stability of molecules in Hartree and Thomas-Fermi type theories. Part 2 : Stability is equivalent to the binding of neutral subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Louis Lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 18 (7 et 8), pp.1149-1159</w:t>
+              <w:t xml:space="preserve">, 1993, 18 (1 et 2), pp.305-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157682v1</w:t>
+                <w:t xml:space="preserve">hal-00157688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some vector-valued non linear variational problems: variations on the Skyrme-Hartree-Fock model in Nuclear Physics</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A40D3AC"/>
+    <w:nsid w:val="7A67387D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3078,51 +3078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-catto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-2340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404012X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2025.103719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700602v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871041v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01988-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert&#160;j. Mauser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0308-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Amigo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2007.12.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XRPCKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Gati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141003430044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hainzl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00064-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Exner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1793329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80143-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZF184-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-catto" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5463-2340" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07404012X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700602v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2025.103719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389049v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871041v5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paturel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-024-01988-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834551v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dolbeault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar S&#225;nchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bardos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert&#160;j. Mauser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Trabelsi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-010-0308-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Amigo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Valero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mauser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2007.12.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63XRPCKS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122454v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Gati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036141003430044" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hainzl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-1236(03)00064-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Benguria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2004.03.024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Exner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1793329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157675v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Lions" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157699v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80143-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZF184-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157688v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157692v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157689v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165461v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699529v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>