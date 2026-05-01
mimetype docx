--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -556,209 +556,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombres et lumières de l’analyse financière : histoire de la fabrique de l’un de ses dispositifs, le tableau de financement</w:t>
+                <w:t xml:space="preserve">Quand l’État devient banquier. Ruptures et continuités dans le contrôle exercé, à la Libération, par ce nouvel actionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Praquin</w:t>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Tome 27 (3), pp.41-69. </w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 | 1er semestre/spring 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cca.273.0041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/regulation.19539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359664v1</w:t>
+                <w:t xml:space="preserve">hal-03359670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’État devient banquier. Ruptures et continuités dans le contrôle exercé, à la Libération, par ce nouvel actionnaire</w:t>
+                <w:t xml:space="preserve">Ombres et lumières de l’analyse financière : histoire de la fabrique de l’un de ses dispositifs, le tableau de financement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+                <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 | 1er semestre/spring 2021, </w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tome 27 (3), pp.41-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.19539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cca.273.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359670v1</w:t>
+                <w:t xml:space="preserve">hal-03359664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la finance investit le futur des entreprises : une analyse des dispositifs de liquidité à l’œuvre</w:t>
               </w:r>
@@ -1102,222 +1102,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des normes IFRS sur les politiques de couverture des risques financiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droit et travail – Présentation du corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Poincelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (249), pp.133 - 144. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.249.133-144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432179v1</w:t>
+                <w:t xml:space="preserve">hal-01721250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et travail – Présentation du corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+                <w:t xml:space="preserve">L’impact des normes IFRS sur les politiques de couverture des risques financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poincelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marnix Dressen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (249), pp.133 - 144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.2312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RFG.249.133-144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721250v1</w:t>
+                <w:t xml:space="preserve">hal-01432179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'appropriation par les dirigeants des dispositifs financiers : une étude exploratoire de la relation dirigeants-investisseurs</w:t>
               </w:r>
@@ -1385,51 +1385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'Etat s'empare de la comptabilité privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1571,51 +1571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information économique et sociale des salariés et de leurs représentants, histoire d'un enjeu de société. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et sociétés - Cahiers de l'ISMEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XLVII (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1679,51 +1679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1748,51 +1748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’information économique des salariées et de leurs représentants, histoire d’un enjeu de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2673,51 +2673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de l'Etat et Société générale avant et après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'économie de demain et le futur de l'économie politique, Association française d'économie politique (AFEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2736,221 +2736,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comptabilité-monde : quand le chiffre occulte le territoire : La politique de la reddition de comptes à l’heure de la mondialisation</w:t>
+                <w:t xml:space="preserve">Comment la finance investit le futur des entreprises : une analyse des dispositifs de liquidité à l'œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFC, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">9e Colloque International de l’AFEP, Association française d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293417v1</w:t>
+                <w:t xml:space="preserve">hal-02293377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la finance investit le futur des entreprises : une analyse des dispositifs de liquidité à l'œuvre</w:t>
+                <w:t xml:space="preserve">La comptabilité-monde : quand le chiffre occulte le territoire : La politique de la reddition de comptes à l’heure de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque International de l’AFEP, Association française d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFC, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293377v1</w:t>
+                <w:t xml:space="preserve">hal-02293417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies d'institutionnalisation d'un outil de gestion interne. Retour sur les impensés du tableau de financement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'histoire du management et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JMHO, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2975,51 +2975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bastion de la résistance aux IFRS, la macro-couverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poincelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3096,51 +3096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poincelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition du colloque IFRS – Bâle – Solvency : Impacts des contraintes comptables et réglementaires sur les établissements financiers »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Finance, Banque, Comptabilité de l'Université de Lille, Droit et Santé, Dec 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,51 +3178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des normes IFRS sur les politiques de couverture des risques financiers, une étude exploratoire sur les groupes cotés français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poincelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association francophone de comptabilité (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3379,316 +3379,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des dispositifs d'évaluation de la &amp;quot;recherche&amp;quot; des analystes, une clef d'entrée dans les coulisses des marchés financiers</w:t>
+                <w:t xml:space="preserve">When socially responsible investment analysis becomes financial: an analysis of cognitive and organizational instruments of legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycal Benchemam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">International Federation of Scholarly Associations of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479539v1</w:t>
+                <w:t xml:space="preserve">hal-03135032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consensus of security analysts: An institutionalized cognitive artefact</w:t>
+                <w:t xml:space="preserve">Social dialogue in France and Reactions to the Financialisation of the Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reembedding Finance, Social Studies of Finance Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Finance in question/finance in Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRESC, Apr 2010, Manchester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135056v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social dialogue in France and Reactions to the Financialisation of the Economy</w:t>
+                <w:t xml:space="preserve">Analyse des dispositifs d'évaluation de la &amp;quot;recherche&amp;quot; des analystes, une clef d'entrée dans les coulisses des marchés financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance in question/finance in Crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRESC, Apr 2010, Manchester, France</w:t>
+              <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108625v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When socially responsible investment analysis becomes financial: an analysis of cognitive and organizational instruments of legitimacy</w:t>
+                <w:t xml:space="preserve">The consensus of security analysts: An institutionalized cognitive artefact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faycal Benchemam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Federation of Scholarly Associations of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Reembedding Finance, Social Studies of Finance Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135032v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA REGULATION COMPTABLE EUROPEENNE : DE L'ARTICULATION DE L'EXPERTISE ET DU POLITIQUE</w:t>
               </w:r>
@@ -4155,77 +4155,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit et Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marnix Dressen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°7, 2015, Droit et Travail, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4272,51 +4272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information économique et sociale des salariés et de leurs représentants, histoire d'un enjeu de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés, Série KF, Entreprises et Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, pp.1219-1419, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4333,3751 +4333,4051 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
+                <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale, 192 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Nocenti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-virginie Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Sanson</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2024</w:t>
+                <w:t xml:space="preserve">Editions Le Bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Contre-Champ, Guillaume Tiffon, 9782385191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494349v1</w:t>
+                <w:t xml:space="preserve">hal-05584187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
+                <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipses</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782340089990</w:t>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686008v1</w:t>
+                <w:t xml:space="preserve">hal-04494349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autogestion à l'épreuve du travail. Quelle émancipation ?</w:t>
+                <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782340089990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moatty</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-03130391v1</w:t>
+                <w:t xml:space="preserve">hal-04686008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Making of Finance : Perspectives from the social sciences</w:t>
+                <w:t xml:space="preserve">L'autogestion à l'épreuve du travail. Quelle émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...27 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781351016117⟩</w:t>
+                <w:t xml:space="preserve">Olivier Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2020, coll. Capitalisme, éthique, institutions, Nicolas Postel; Richard Sobel, 13 978-2-7574-3029-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.92946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093814v1</w:t>
+                <w:t xml:space="preserve">hal-03130391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique de la Finance</w:t>
+                <w:t xml:space="preserve">The Making of Finance : Perspectives from the social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires Septentrion, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. Routledge, pp.308, 2019, 978-1-138-49856-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351016117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411495v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique de la finance</w:t>
+                <w:t xml:space="preserve">La Fabrique de la Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Septentrion, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761979v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSCG 2 : finance : cas pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fabrique de la finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Chambost; Yamina Tadjeddine; Marc Lenglet. Presses universitaires du Septentrion, pp.215, 2016, 978-2-7574-1270-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02432300v1</w:t>
+                <w:t xml:space="preserve">hal-01761979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion financière : Gestion de la trésorerie et du financement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DSCG 2 : finance : cas pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2012, Expert sup, 978-2-10-058255-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cuyaubère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03359680v1</w:t>
+                <w:t xml:space="preserve">hal-02432300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion financière (corrigé) (5ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2011, 2100563424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion financière : Gestion de la trésorerie et du financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cuyaubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2011, 978-2-10-056342-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the Private Equity (LBO) Industry Rhyme with Ecology?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’université disloquée ? La managérialisation de l’ESR et ses effets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics and Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Le bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Contre-Champ, 9782385191894</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400442v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de gestion au coeur des institutions du capitalisme. Introduction</w:t>
+                <w:t xml:space="preserve">De quoi la managérialisation de l’université est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-231, 2024, capitalismes-éthique-institution, 978-2-7574-4030-8</w:t>
+              <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2026, Contre-Champ, 9782385191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529147v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociohistoire de l'analyse financière : de la mise en visibilité à l'occultation des rapports capital-travail</w:t>
+                <w:t xml:space="preserve">Can the Private Equity (LBO) Industry Rhyme with Ecology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambost Isabelle, Metzger Jean-Luc, Nocenti Brice, Sanson David. </w:t>
+              <w:t xml:space="preserve">Thomas Lagoarde-Segot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.151-161, 2025, 978-3-031-71248-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71249-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529067v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques à long terme : Le cas des risques environnementaux liés au démantèlement des centrales nucléaires. Les implications sociales et sociétales des normes comptables internationales</w:t>
+                <w:t xml:space="preserve">Les dispositifs de gestion au coeur des institutions du capitalisme. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chambost Isabelle, Metzger Jean-Luc, Nocenti Brice, Sanson David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société.</w:t>
+              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p.271-286, 2024, 9782340089990</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-231, 2024, capitalismes-éthique-institution, 978-2-7574-4030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685721v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : suivre le fil d'Ariane de la gestion, nouer l’étude du travail concret à l’analyse du pouvoir économique et politique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le décryptage, à travers les états financiers, des stratégies de croissance externe. L'appréhension de la stratégie de l'entreprise par les normes comptables internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 11-42, 2024</w:t>
+              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, p. 117-136, 2024, 9782340089990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494387v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appréhension du vivant et les enjeux sociétaux de la norme comptable sur les actifs biologiques</w:t>
+                <w:t xml:space="preserve">Au cœur de la valeur boursière : le consensus des analystes financiers ou la main invisible des marchés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
+              <w:t xml:space="preserve">Chambost Isabelle, Metzger Jean-Luc, Nocenti Brice, Sanson David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
+              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.303-318, 2024, 9782340089990</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-276, 2024, capitalismes-éthique-institution, 978-2-7574-4030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685984v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décryptage, à travers les états financiers, des stratégies de croissance externe. L'appréhension de la stratégie de l'entreprise par les normes comptables internationales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : suivre le fil d'Ariane de la gestion, nouer l’étude du travail concret à l’analyse du pouvoir économique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Belbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, p. 117-136, 2024, 9782340089990</w:t>
+              <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 11-42, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685752v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur de la valeur boursière : le consensus des analystes financiers ou la main invisible des marchés</w:t>
+                <w:t xml:space="preserve">Les risques à long terme : Le cas des risques environnementaux liés au démantèlement des centrales nucléaires. Les implications sociales et sociétales des normes comptables internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambost Isabelle, Metzger Jean-Luc, Nocenti Brice, Sanson David. </w:t>
+              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
+              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.261-276, 2024, capitalismes-éthique-institution, 978-2-7574-4030-8</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.271-286, 2024, 9782340089990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529107v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les opérations de fusion : une industrie mobilisée par d'importants enjeux financiers, un processus délicat et des résultats contrastés</w:t>
+                <w:t xml:space="preserve">L'appréhension du vivant et les enjeux sociétaux de la norme comptable sur les actifs biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poincelot Evelyne &amp; Kirsten Burkhardt-Bourgeois. </w:t>
+              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie financière : Les opérations de restructurations, Analyse des enjeux</w:t>
+              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p. 11-30, 2024, 9782340093768</w:t>
+              <w:t xml:space="preserve">, pp.303-318, 2024, 9782340089990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685812v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’industrie du private equity (LBO) peut-elle rimer avec écologie ?</w:t>
+                <w:t xml:space="preserve">Sociohistoire de l'analyse financière : de la mise en visibilité à l'occultation des rapports capital-travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Lagoarde-Ségot. </w:t>
+              <w:t xml:space="preserve">Chambost Isabelle, Metzger Jean-Luc, Nocenti Brice, Sanson David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monnaie et finance écologiques</w:t>
+              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.205-216, 2024</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-244, 2024, capitalismes-éthique-institutions, 978-2-7574-4030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633334v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avantages du personnel à long terme&amp;quot; ou la question de la répartition des risques entre l'entreprise, les intermédiaires financiers et les salariés. Les implications sociales et sociétales des normes comptables internationales</w:t>
+                <w:t xml:space="preserve">Les opérations de fusion : une industrie mobilisée par d'importants enjeux financiers, un processus délicat et des résultats contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
+              <w:t xml:space="preserve">Poincelot Evelyne &amp; Kirsten Burkhardt-Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
+              <w:t xml:space="preserve">Ingénierie financière : Les opérations de restructurations, Analyse des enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9782340089990</w:t>
+              <w:t xml:space="preserve">, p. 11-30, 2024, 9782340093768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685837v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'industrie du Private-Equity mobilise l'ingénierie des fusions</w:t>
+                <w:t xml:space="preserve">L’industrie du private equity (LBO) peut-elle rimer avec écologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poincelot Evelyne &amp; Kirsten Burkhardt-Bourgeois. </w:t>
+              <w:t xml:space="preserve">Thomas Lagoarde-Ségot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie financière : Les opérations de restructurations, Analyse des enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, p.31-45, 2024, 9782340093768</w:t>
+              <w:t xml:space="preserve">Monnaie et finance écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.205-216, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685826v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financialization, the Private Equity Industry and LBOs</w:t>
+                <w:t xml:space="preserve">Quand l'industrie du Private-Equity mobilise l'ingénierie des fusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thomas Lagoarde-Segot. </w:t>
+              <w:t xml:space="preserve">Poincelot Evelyne &amp; Kirsten Burkhardt-Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Money and Finance, Exploring Sustainable Monetary and Financial System</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénierie financière : Les opérations de restructurations, Analyse des enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, p.31-45, 2024, 9782340093768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081524v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vérification des comptes&amp;quot; des banques nationalisées : tâtonnements réglementaires et conflits de compétences (1945-1966)</w:t>
+                <w:t xml:space="preserve">Les avantages du personnel à long terme&amp;quot; ou la question de la répartition des risques entre l'entreprise, les intermédiaires financiers et les salariés. Les implications sociales et sociétales des normes comptables internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIX° siècle</w:t>
+              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.54-73, 2023, "Histoire et Civilisations", 978-2-7574-3909-8</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782340089990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093161v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle des risques bancaires. Une approche historique des enjeux et des résistances lors du changement de référentiel comptable de 2005</w:t>
+                <w:t xml:space="preserve">Financialization, the Private Equity Industry and LBOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Lagoarde-Segot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIX° siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Money and Finance, Exploring Sustainable Monetary and Financial System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp. 511-547, 2023, 978-3-031-14231-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093152v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comptabilité-monde : quand le chiffre occulte le territoire. Une mobilisation civile contre la privatisation contemporaine du chiffre comptable</w:t>
+                <w:t xml:space="preserve">La vérification des comptes&amp;quot; des banques nationalisées : tâtonnements réglementaires et conflits de compétences (1945-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chiffres privés, chiffres publics XVIIe-XXIe siècle. Entre hybridations et conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, 978-2753586499</w:t>
+              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIX° siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septention</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.54-73, 2023, "Histoire et Civilisations", 978-2-7574-3909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191969v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au son de l'accordéon : entre protection des créancies, intérêt commun des actionnaires et intérêt social</w:t>
+                <w:t xml:space="preserve">Le contrôle des risques bancaires. Une approche historique des enjeux et des résistances lors du changement de référentiel comptable de 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poincelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance d'entreprise. Gestion du haut et du bas de bilan</w:t>
+              <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIX° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.153-170, 2021, 9782340-061378</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septention</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.220-237, 2023, "Histoire et Civilisations", 978-2-7574-3909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869496v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autogestion en débats(s) : autogestion(s) et capitalisme(s)</w:t>
+                <w:t xml:space="preserve">La comptabilité-monde : quand le chiffre occulte le territoire. Une mobilisation civile contre la privatisation contemporaine du chiffre comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chiffres privés, chiffres publics XVIIe-XXIe siècle. Entre hybridations et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, 978-2753586499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134985v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance as social science</w:t>
+                <w:t xml:space="preserve">Au son de l'accordéon : entre protection des créancies, intérêt commun des actionnaires et intérêt social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Making of Finance. Perspectives from the social sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance d'entreprise. Gestion du haut et du bas de bilan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-170, 2021, 9782340-061378</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106224v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At the very heart of financial dominance: the case of LBOs</w:t>
+                <w:t xml:space="preserve">L’autogestion en débats(s) : autogestion(s) et capitalisme(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roulley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Chambost; Olivier Cléach; Simon Le Roulley; Frédéric Moatty; Guillaume Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The making of finance. Perspectives from the social sciences</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.37-42, 2020, 978-2-7574-3029-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.93001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781351016117-29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106245v1</w:t>
+                <w:t xml:space="preserve">hal-03134985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of financial analysts in the social construction of financial value</w:t>
+                <w:t xml:space="preserve">At the very heart of financial dominance: the case of LBOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The making of finance. Perspectives from the social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routlege, pp.37-44, 2019, 978-1-138-49857-0. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.226-236, 2019, 978-1-138-49857-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351016117-29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4324/9781351016117-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106232v1</w:t>
+                <w:t xml:space="preserve">hal-02106245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les dispositifs d'évaluation des analystes financiers : une clé d'entrée dans les coulisses des marchés financiers</w:t>
+                <w:t xml:space="preserve">Finance as social science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Olivier Cleach et Guillaume Tiffon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invisibilisations au travail, des salariés en mal de reconnaissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Making of Finance. Perspectives from the social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.1-14, 2019, 978-1-138-49857-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351016117-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106212v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts de la domination financière, le cas des LBO</w:t>
+                <w:t xml:space="preserve">The role of financial analysts in the social construction of financial value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
+              <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire.</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The making of finance. Perspectives from the social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routlege, pp.37-44, 2019, 978-1-138-49857-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351016117-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106185v1</w:t>
+                <w:t xml:space="preserve">hal-02106232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche interdisciplinaire de la finance</w:t>
+                <w:t xml:space="preserve">Analyser les dispositifs d'évaluation des analystes financiers : une clé d'entrée dans les coulisses des marchés financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Cleach et Guillaume Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Invisibilisations au travail, des salariés en mal de reconnaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-155, 2017, 978-2-36630-062-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8678⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106190v1</w:t>
+                <w:t xml:space="preserve">hal-02106212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyste financier (métier) : L’analyste financier, garant d’une efficience informationnelle des marchés (1956-2016)</w:t>
+                <w:t xml:space="preserve">Les ressorts de la domination financière, le cas des LBO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bensadon D., Praquin N., Touchelay B. </w:t>
+              <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t>
+              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-182, 2016, 978-2-7574-1270-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02106162v1</w:t>
+                <w:t xml:space="preserve">hal-02106185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyste financier (genèse) : Genèse du métier d’analyste financier (XIXe s.-XXe s.)</w:t>
+                <w:t xml:space="preserve">Le rôle des analystes financiers dans la construction de la valeur financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bensadon D., Praquin N., Touchelay B. </w:t>
+              <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Septentrion, pp.85-92, 2016, 978-2-7574-1270-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19934⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106157v1</w:t>
+                <w:t xml:space="preserve">hal-02106175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des analystes financiers dans la construction de la valeur financière</w:t>
+                <w:t xml:space="preserve">Analyste financier (métier) : L’analyste financier, garant d’une efficience informationnelle des marchés (1956-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
+              <w:t xml:space="preserve">Bensadon D., Praquin N., Touchelay B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-257, 2016, 9782757418406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8696⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02106175v1</w:t>
+                <w:t xml:space="preserve">hal-02106162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche interdisciplinaire de la finance</w:t>
+                <w:t xml:space="preserve">Analyste financier (genèse) : Genèse du métier d’analyste financier (XIXe s.-XXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bensadon D., Praquin N., Touchelay B. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-253, 2016, 9782757418406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410821v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse financière, un enjeu de société</w:t>
+                <w:t xml:space="preserve">Pour une approche interdisciplinaire de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Alain Burlaud. </w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité, Finance et Politique, Mélanges en l'honneur du Professeur Christian Hoarau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Septentrion, 2016, 978-2-7574-1270-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8678⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106139v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juste&amp;quot; valeur ?</w:t>
+                <w:t xml:space="preserve">Pour une approche interdisciplinaire de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire critique de la responsabilité sociale et environnementale des entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Presses universitaires du Septentrion, pp.267-272, 2013, 978-2-7574-0577-2</w:t>
+              <w:t xml:space="preserve">La fabrique de la finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Septentrion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106147v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribulations de la régulation comptable européenne, petite histoire d'une construction institutionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'analyse financière, un enjeu de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Christian Hoarau, Jean-Louis Malo, Claude Simon. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Burlaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité, contrôle et Société, Mélanges en l'honneur du professeur Alain Burlaud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Foucher, pp.111-128, 2012</w:t>
+              <w:t xml:space="preserve">Comptabilité, Finance et Politique, Mélanges en l'honneur du Professeur Christian Hoarau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OEC, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106128v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juste&amp;quot; valeur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Postel et Richard Sobel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de la responsabilité sociale et environnementale des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses universitaires du Septentrion, pp.267-272, 2013, 978-2-7574-0577-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribulations de la régulation comptable européenne, petite histoire d'une construction institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Klee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Hoarau, Jean-Louis Malo, Claude Simon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité, contrôle et Société, Mélanges en l'honneur du professeur Alain Burlaud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foucher, pp.111-128, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La juste valeur, enfin une évaluation proche de la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8097,51 +8397,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PEZET A., SPONEM S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.210-218, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8151,583 +8451,772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jérémy Dousson, directeur général de la revue Alternatives économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec François Purseigle. Quant le capitalisme (financier) devient agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmonter la désillusion : de l'engagement politique, universitaire et syndical au roman noir. Entretien avec Dominique Manotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture. Daniel Bachet et Benoît Borrits, Dépasser l’entreprise capitaliste, les cahiers du salariat</w:t>
+                <w:t xml:space="preserve">La comptabilité écosystème-centrée : discussion autour des travaux de Clément Féger, Compte rendu du séminaire du Réseau thématique (AFS) Sociologie de la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...14 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590632v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture : Anne-Catherine Wagner, Coopérer. Les Scop et la fabrique de l’intérêt collectif</w:t>
+                <w:t xml:space="preserve">Note de lecture. Daniel Bachet et Benoît Borrits, Dépasser l’entreprise capitaliste, les cahiers du salariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.15249⟩</w:t>
+              <w:t xml:space="preserve">2023, pp.207-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.13981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590642v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Purseigle, Geneviève Nguyen, Pierre Blanc, Le nouveau capitalisme agricole. De la ferme à la firme, Les presses de Sciences Po, 2017, 304 p.</w:t>
+                <w:t xml:space="preserve">Note de lecture : Anne-Catherine Wagner, Coopérer. Les Scop et la fabrique de l’intérêt collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.n°18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.8053⟩</w:t>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.15249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867682v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Purseigle, Geneviève Nguyen, Pierre Blanc, Le nouveau capitalisme agricole. De la ferme à la firme, Les presses de Sciences Po, 2017, 304 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.n°18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SÉMINAIRE SUR LES TRAVAUX DE JACQUES RICHARD, REFONDER L’ENTREPRISE, LA SOCIÉTÉ ANONYME ET L’INTÉRÊT SOCIAL PAR LA COMPTABILITÉ ENVIRONNEMENTALE, Cahiers internationaux de sociologie de la gestion, n°17</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Maugeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu Tuyên Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, p.43-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadège Vézinat, Les métamorphoses de la Poste. Professionnalisation des conseillers financiers (1953-2010), Paris, PUF, coll. Le lien social,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.n°3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.1205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8737,143 +9226,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue social en France face à la recomposition des chaînes de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Giacalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES; CFDT. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financiarisation des entreprises et dialogue social : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8882,94 +9371,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES; CFDT. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8979,114 +9468,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse de la formation du jugement des analystes financiers sell-side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Conservatoire national des arts et metiers - CNAM, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007CNAM0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00212330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9154,51 +9643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C99E2A73"/>
+    <w:nsid w:val="46F412A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9302,51 +9791,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EFA2AA6"/>
+    <w:nsid w:val="1D0E8FCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9536,51 +10025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-chambost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5635-783X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06900014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gasparov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kx5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03760410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0041" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19539" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.033.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.exycarvng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.249.133-144" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721250v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barneto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01760039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Benchemam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102425890901500208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE6356A1A19B6B2FC13E2512B243ACCF380DCBC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03782557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293417v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293377v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479539v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Benchemam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03869545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sultan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04185839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494349v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t%C3%A9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130391v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92946" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761979v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8673" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71249-4_16" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529147v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100304630&amp;amp;language=fr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529067v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685721v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685812v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=ing%C3%A9nierie+financi%C3%A8re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04633334v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685837v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093161v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03191969v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03869496v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13958-finance-d-entreprise-9782340061378.html" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106224v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106245v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351016117" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-29" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106232v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106185v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8713" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106190v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8678" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010&amp;amp;fa=author&amp;amp;Person_ID=11910" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19935" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106157v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19934" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106175v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8696" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410821v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106147v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisselier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013283v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013313v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04590632v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13981" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04590642v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15249" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03867682v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8053" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03867686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1205" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giacalone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135076v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tarri&#232;re" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00212330v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CNAM0575" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-chambost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5635-783X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06900014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gasparov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kx5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03760410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.033.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.exycarvng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.249.133-144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barneto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01760039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Benchemam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102425890901500208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE6356A1A19B6B2FC13E2512B243ACCF380DCBC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03782557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Benchemam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03869545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sultan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04185839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/luniversite-managerialisee-chronique-dune-restructuration-neoliberale/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t%C3%A9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92946" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8673" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71249-4_16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100304630&amp;amp;language=fr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=ing%C3%A9nierie+financi%C3%A8re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04633334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03191969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03869496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13958-finance-d-entreprise-9782340061378.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351016117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-29" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8713" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8696" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010&amp;amp;fa=author&amp;amp;Person_ID=11910" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19935" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19934" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8678" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106139v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisselier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04590632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13981" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04590642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15249" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03867682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8053" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03867686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1205" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135087v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giacalone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tarri&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00212330v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CNAM0575" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>