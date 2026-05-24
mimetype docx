--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -228,1897 +228,2070 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail en bulle. Entretiens avec Martine Gasparov et Emilie Boudet</w:t>
+                <w:t xml:space="preserve">Ce que manager veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gasparov</w:t>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Boudet</w:t>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joyce Sebag</w:t>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25, https://journals.openedition.org/nrt/18002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12kwk⟩</w:t>
+              <w:t xml:space="preserve">, 2026, n° 28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/165jd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822321v1</w:t>
+                <w:t xml:space="preserve">hal-05609146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aris Martinelli, Le capital et le travail dans les chaînes mondiales de valeur. Stratégies de profit et de conditions de travail dans l’industrie suisse des machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le travail en bulle. Entretiens avec Martine Gasparov et Emilie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gasparov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Sebag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12kx5⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 25, https://journals.openedition.org/nrt/18002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12kwk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04822369v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Foureault, Le Capital en action. Comment les fonds d’investissement prennent le contrôle des entreprises. Presses des Mines, Paris, 2019, 164 p.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aris Martinelli, Le capital et le travail dans les chaînes mondiales de valeur. Stratégies de profit et de conditions de travail dans l’industrie suisse des machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sdt.41600⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12kx5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760410v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’État devient banquier. Ruptures et continuités dans le contrôle exercé, à la Libération, par ce nouvel actionnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fabien Foureault, Le Capital en action. Comment les fonds d’investissement prennent le contrôle des entreprises. Presses des Mines, Paris, 2019, 164 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sdt.41600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.19539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03359670v1</w:t>
+                <w:t xml:space="preserve">hal-03760410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ombres et lumières de l’analyse financière : histoire de la fabrique de l’un de ses dispositifs, le tableau de financement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quand l’État devient banquier. Ruptures et continuités dans le contrôle exercé, à la Libération, par ce nouvel actionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Praquin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cca.273.0041⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 | 1er semestre/spring 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.19539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359664v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la finance investit le futur des entreprises : une analyse des dispositifs de liquidité à l’œuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ombres et lumières de l’analyse financière : histoire de la fabrique de l’un de ses dispositifs, le tableau de financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tome 27 (3), pp.41-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.273.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfse.021.0077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02093710v1</w:t>
+                <w:t xml:space="preserve">hal-03359664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreintes et emprises de la financiarisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment la finance investit le futur des entreprises : une analyse des dispositifs de liquidité à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincensini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (2), pp.5-23. </w:t>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (21), pp.77-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.033.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfse.021.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875698v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilising the social sciences to rethink finance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Empreintes et emprises de la financiarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lenglet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincensini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.exycarvng⟩</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.5-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.033.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134998v1</w:t>
+                <w:t xml:space="preserve">hal-03875698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivarte, le savetier et le financier...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mobilising the social sciences to rethink finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Projet</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.exycarvng⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pro.366.0019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02102855v1</w:t>
+                <w:t xml:space="preserve">hal-03134998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et travail – Présentation du corpus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vivarte, le savetier et le financier...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marnix Dressen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ceci n'est pas un numéro sur la chaussure, 366, pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.366.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.2312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721250v1</w:t>
+                <w:t xml:space="preserve">hal-02102855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des normes IFRS sur les politiques de couverture des risques financiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Droit et travail – Présentation du corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.249.133-144⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432179v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appropriation par les dirigeants des dispositifs financiers : une étude exploratoire de la relation dirigeants-investisseurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’impact des normes IFRS sur les politiques de couverture des risques financiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poincelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Financier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (249), pp.133 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.249.133-144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102777v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'Etat s'empare de la comptabilité privée</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Caractéristiques et ressorts de la domination financière, Le cas des fonds de Private-Equity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (245), pp.21-34</w:t>
+              <w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, mars (n°13), p.4-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102835v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la finance au travail. Sur les traces des dispositifs de financiarisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'appropriation par les dirigeants des dispositifs financiers : une étude exploratoire de la relation dirigeants-investisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Barneto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue du Financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (206), p.3-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.1012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02093924v1</w:t>
+                <w:t xml:space="preserve">hal-02102777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'information économique et sociale des salariés et de leurs représentants, histoire d'un enjeu de société. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quand l'Etat s'empare de la comptabilité privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et sociétés - Cahiers de l'ISMEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, XLVII (8)</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (245), pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875749v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comptabilité en IFRS et ses maux : quels mots pour le dire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la finance au travail. Sur les traces des dispositifs de financiarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108538v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’information économique des salariées et de leurs représentants, histoire d’un enjeu de société</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">L'information économique et sociale des salariés et de leurs représentants, histoire d'un enjeu de société. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, KF-entreprises et finances, 8/2013 (3), pp.1219-1224</w:t>
+              <w:t xml:space="preserve">Economies et sociétés - Cahiers de l'ISMEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XLVII (8)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01722810v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'analyse ISR devient financière : une analyse des dispositifs cognitifs et organisationnels de légitimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La comptabilité en IFRS et ses maux : quels mots pour le dire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Le Theule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés, Série KF, Entreprises et Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (11), pp.65-81</w:t>
+              <w:t xml:space="preserve">Comptabilité(S) : Revue d'histoire des comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760039v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Dialogue in France and the reaction of the Financialisation of the Economy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« L’information économique des salariées et de leurs représentants, histoire d’un enjeu de société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfer: European Review of Labour and Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, KF-entreprises et finances, 8/2013 (3), pp.1219-1224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02102708v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01722810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand l'analyse ISR devient financière : une analyse des dispositifs cognitifs et organisationnels de légitimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Benchemam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés, Série KF, Entreprises et Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (11), pp.65-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Dialogue in France and the reaction of the Financialisation of the Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transfer: European Review of Labour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/102425890901500208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernance, transparence et et encastrement cognitif des marchés financiers : le cas des analystes financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, n°5, p.105-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02102665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2128,2228 +2301,2332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalisation internationale et financiarisation du vivant : Analyse de la résistance portée par la Malaisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normalisation et transition de durabilité, Congrès du CSEAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Social &amp; Environmental Accounting Research, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la résistance portée par la Malaisie face la financiarisation comptable du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalismes, savoirs et représentations économiques à l'épreuve des reconfigurations Nords/Suds ? Congrès annuel de l’AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française d’Economie Politique (AFEP), Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la « Juste valeur » recule devant les palmiers. Analyse de la résistance portée par la Malaisie face la financiarisation comptable du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normes, Représentations et Comportements, Congrès annuel de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Comptabilité (AFC), May 2025, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autogestion à l’épreuve du travail : présentation de l’ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Roulley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Autogestions : idées, pratiques, circulations, XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDHES; Université d’Évry Paris-Saclay, Jan 2024, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les offensives civiles et étatiques à l'encontre des chaînes de valeur. Le cas du &amp;quot;reporting pays par pays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Congrès du RIODD - Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting standards for the globalised world: the circumvention of new accounting requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Advancement of Socio-Economics Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de l'Etat et Société générale avant et après 1945</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Comment la finance investit le futur des entreprises : une analyse des dispositifs de liquidité à l'œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'économie de demain et le futur de l'économie politique, Association française d'économie politique (AFEP)</w:t>
+              <w:t xml:space="preserve">9e Colloque International de l’AFEP, Association française d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293427v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la finance investit le futur des entreprises : une analyse des dispositifs de liquidité à l'œuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La comptabilité-monde : quand le chiffre occulte le territoire : La politique de la reddition de comptes à l’heure de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Colloque International de l’AFEP, Association française d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFC, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293377v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comptabilité-monde : quand le chiffre occulte le territoire : La politique de la reddition de comptes à l’heure de la mondialisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Contrôle de l'Etat et Société générale avant et après 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'association francophone de comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFC, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Penser l'économie de demain et le futur de l'économie politique, Association française d'économie politique (AFEP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293417v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies d'institutionnalisation d'un outil de gestion interne. Retour sur les impensés du tableau de financement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'histoire du management et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JMHO, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bastion de la résistance aux IFRS, la macro-couverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poincelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e congrès de l'Association Francophone de Comptablité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Universitaire de Management (Université d’Auvergne), Centre de Recherche Clermontois en Gestion et Management, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bastion de la résistance aux IFRS, la macro-couverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poincelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition du colloque IFRS – Bâle – Solvency : Impacts des contraintes comptables et réglementaires sur les établissements financiers »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Finance, Banque, Comptabilité de l'Université de Lille, Droit et Santé, Dec 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des normes IFRS sur les politiques de couverture des risques financiers, une étude exploratoire sur les groupes cotés français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poincelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association francophone de comptabilité (AFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysts' consensus forecast: A social construct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA Annual Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Accounting Association, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LBO, quand tu nous tiens&amp;quot; ou les ressorts de la domination financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française de sociologie : Les dominations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When socially responsible investment analysis becomes financial: an analysis of cognitive and organizational instruments of legitimacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Benchemam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Scholarly Associations of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social dialogue in France and Reactions to the Financialisation of the Economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance in question/finance in Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESC, Apr 2010, Manchester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des dispositifs d'évaluation de la &amp;quot;recherche&amp;quot; des analystes, une clef d'entrée dans les coulisses des marchés financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consensus of security analysts: An institutionalized cognitive artefact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reembedding Finance, Social Studies of Finance Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA REGULATION COMPTABLE EUROPEENNE : DE L'ARTICULATION DE L'EXPERTISE ET DU POLITIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00459756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation du jugement de l'analyste financier sell-side: La difficile réconciliation de la valeur fondamentale des titres avec leur valeur de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance, transparence et encastrement cognitif des marchés financiers : le cas des analystes financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Asian Pacific Conference (APC) on international accounting issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance et communs : pour une réappropriation collective de la finance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sultan</w:t>
+                <w:t xml:space="preserve">Ce que manager veut dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Servet</w:t>
+                <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passerelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 28, https://journals.openedition.org/nrt/21599, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/165k0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869545v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreintes et emprises de la financiarisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Finance et communs : pour une réappropriation collective de la finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Vincensini</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Servet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 33 (2), pp.196, 2018</w:t>
+              <w:t xml:space="preserve">Passerelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 23, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185839v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit et Travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Empreintes et emprises de la financiarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincensini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33 (2), pp.196, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093885v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit et Travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Maugeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°7, 2015, Droit et Travail, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'information économique et sociale des salariés et de leurs représentants, histoire d'un enjeu de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economies et Sociétés, Série KF, Entreprises et Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 47, pp.1219-1419, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4359,4089 +4636,4089 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale, 192 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Glaymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-virginie Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le Bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Contre-Champ, Guillaume Tiffon, 9782385191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Nocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782340089990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04686008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autogestion à l'épreuve du travail. Quelle émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cleach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Roulley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chambost</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tiffon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion, 2020, coll. Capitalisme, éthique, institutions, Nicolas Postel; Richard Sobel, 13 978-2-7574-3029-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.92946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Making of Finance : Perspectives from the social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lenglet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. Routledge, pp.308, 2019, 978-1-138-49856-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781351016117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Fabrique de la Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lenglet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Septentrion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01411495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenglet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost; Yamina Tadjeddine; Marc Lenglet. Presses universitaires du Septentrion, pp.215, 2016, 978-2-7574-1270-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.8673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DSCG 2 : finance : cas pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Barneto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2012, Expert sup, 978-2-10-058255-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion financière (corrigé) (5ème édition)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gestion financière : Gestion de la trésorerie et du financement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod, 2011, 2100563424</w:t>
+              <w:t xml:space="preserve">Dunod, 2011, 978-2-10-056342-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134959v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion financière : Gestion de la trésorerie et du financement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gestion financière (corrigé) (5ème édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod, 2011, 978-2-10-056342-5</w:t>
+              <w:t xml:space="preserve">Dunod, 2011, 2100563424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359680v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’université disloquée ? La managérialisation de l’ESR et ses effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Le bord de l'eau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Contre-Champ, 9782385191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi la managérialisation de l’université est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Glaymann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’université managérialisée. Chronique d’une restructuration néolibérale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2026, Contre-Champ, 9782385191894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the Private Equity (LBO) Industry Rhyme with Ecology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lagoarde-Segot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.151-161, 2025, 978-3-031-71248-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71249-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de gestion au coeur des institutions du capitalisme. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le décryptage, à travers les états financiers, des stratégies de croissance externe. L'appréhension de la stratégie de l'entreprise par les normes comptables internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chambost Isabelle, Metzger Jean-Luc, Nocenti Brice, Sanson David. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-231, 2024, capitalismes-éthique-institution, 978-2-7574-4030-8</w:t>
+              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, p. 117-136, 2024, 9782340089990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529147v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décryptage, à travers les états financiers, des stratégies de croissance externe. L'appréhension de la stratégie de l'entreprise par les normes comptables internationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Au cœur de la valeur boursière : le consensus des analystes financiers ou la main invisible des marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
+              <w:t xml:space="preserve">Chambost Isabelle, Metzger Jean-Luc, Nocenti Brice, Sanson David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, p. 117-136, 2024, 9782340089990</w:t>
+              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-276, 2024, capitalismes-éthique-institution, 978-2-7574-4030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685752v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur de la valeur boursière : le consensus des analystes financiers ou la main invisible des marchés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction : suivre le fil d'Ariane de la gestion, nouer l’étude du travail concret à l’analyse du pouvoir économique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Belbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.261-276, 2024, capitalismes-éthique-institution, 978-2-7574-4030-8</w:t>
+              <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 11-42, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529107v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : suivre le fil d'Ariane de la gestion, nouer l’étude du travail concret à l’analyse du pouvoir économique et politique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les risques à long terme : Le cas des risques environnementaux liés au démantèlement des centrales nucléaires. Les implications sociales et sociétales des normes comptables internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 11-42, 2024</w:t>
+              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.271-286, 2024, 9782340089990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494387v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques à long terme : Le cas des risques environnementaux liés au démantèlement des centrales nucléaires. Les implications sociales et sociétales des normes comptables internationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'appréhension du vivant et les enjeux sociétaux de la norme comptable sur les actifs biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane (dir.). </w:t>
+              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société.</w:t>
+              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, p.271-286, 2024, 9782340089990</w:t>
+              <w:t xml:space="preserve">, pp.303-318, 2024, 9782340089990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685721v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appréhension du vivant et les enjeux sociétaux de la norme comptable sur les actifs biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sociohistoire de l'analyse financière : de la mise en visibilité à l'occultation des rapports capital-travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
+              <w:t xml:space="preserve">Chambost Isabelle, Metzger Jean-Luc, Nocenti Brice, Sanson David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
+              <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.303-318, 2024, 9782340089990</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-244, 2024, capitalismes-éthique-institutions, 978-2-7574-4030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685984v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociohistoire de l'analyse financière : de la mise en visibilité à l'occultation des rapports capital-travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les dispositifs de gestion au coeur des institutions du capitalisme. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Nocenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambost Isabelle, Metzger Jean-Luc, Nocenti Brice, Sanson David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de la gestion et du management. Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.225-244, 2024, capitalismes-éthique-institutions, 978-2-7574-4030-8</w:t>
+              <w:t xml:space="preserve">, pp.225-231, 2024, capitalismes-éthique-institution, 978-2-7574-4030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04529067v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les opérations de fusion : une industrie mobilisée par d'importants enjeux financiers, un processus délicat et des résultats contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poincelot Evelyne &amp; Kirsten Burkhardt-Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie financière : Les opérations de restructurations, Analyse des enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 11-30, 2024, 9782340093768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’industrie du private equity (LBO) peut-elle rimer avec écologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lagoarde-Ségot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monnaie et finance écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-216, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'industrie du Private-Equity mobilise l'ingénierie des fusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les avantages du personnel à long terme&amp;quot; ou la question de la répartition des risques entre l'entreprise, les intermédiaires financiers et les salariés. Les implications sociales et sociétales des normes comptables internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poincelot Evelyne &amp; Kirsten Burkhardt-Bourgeois. </w:t>
+              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénierie financière : Les opérations de restructurations, Analyse des enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ellipses, p.31-45, 2024, 9782340093768</w:t>
+              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782340089990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685826v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avantages du personnel à long terme&amp;quot; ou la question de la répartition des risques entre l'entreprise, les intermédiaires financiers et les salariés. Les implications sociales et sociétales des normes comptables internationales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Quand l'industrie du Private-Equity mobilise l'ingénierie des fusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chambost Isabelle &amp; Lefrancq Stéphane. </w:t>
+              <w:t xml:space="preserve">Poincelot Evelyne &amp; Kirsten Burkhardt-Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité internationale, Entreprise et Société</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782340089990</w:t>
+              <w:t xml:space="preserve">Ingénierie financière : Les opérations de restructurations, Analyse des enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, p.31-45, 2024, 9782340093768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685837v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financialization, the Private Equity Industry and LBOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Lagoarde-Segot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Money and Finance, Exploring Sustainable Monetary and Financial System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp. 511-547, 2023, 978-3-031-14231-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vérification des comptes&amp;quot; des banques nationalisées : tâtonnements réglementaires et conflits de compétences (1945-1966)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIX° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.54-73, 2023, "Histoire et Civilisations", 978-2-7574-3909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des risques bancaires. Une approche historique des enjeux et des résistances lors du changement de référentiel comptable de 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Poincelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Mastin; Béatrice Touchelay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des banques sous surveillance ? Pour une histoire du contrôle bancaire depuis le XIX° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.220-237, 2023, "Histoire et Civilisations", 978-2-7574-3909-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04093152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité-monde : quand le chiffre occulte le territoire. Une mobilisation civile contre la privatisation contemporaine du chiffre comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chiffres privés, chiffres publics XVIIe-XXIe siècle. Entre hybridations et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022, 978-2753586499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au son de l'accordéon : entre protection des créancies, intérêt commun des actionnaires et intérêt social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance d'entreprise. Gestion du haut et du bas de bilan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-170, 2021, 9782340-061378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autogestion en débats(s) : autogestion(s) et capitalisme(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Roulley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost; Olivier Cléach; Simon Le Roulley; Frédéric Moatty; Guillaume Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autogestion à l’épreuve du travail. Quelle émancipation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.37-42, 2020, 978-2-7574-3029-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.93001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03134985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the very heart of financial dominance: the case of LBOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The making of finance. Perspectives from the social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.226-236, 2019, 978-1-138-49857-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781351016117-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance as social science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Making of Finance. Perspectives from the social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-14, 2019, 978-1-138-49857-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781351016117-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of financial analysts in the social construction of financial value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost; Marc Lenglet; Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The making of finance. Perspectives from the social sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routlege, pp.37-44, 2019, 978-1-138-49857-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781351016117-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les dispositifs d'évaluation des analystes financiers : une clé d'entrée dans les coulisses des marchés financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Cleach et Guillaume Tiffon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invisibilisations au travail, des salariés en mal de reconnaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.141-155, 2017, 978-2-36630-062-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts de la domination financière, le cas des LBO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le rôle des analystes financiers dans la construction de la valeur financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8713⟩</w:t>
+              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Septentrion, pp.85-92, 2016, 978-2-7574-1270-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106185v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des analystes financiers dans la construction de la valeur financière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyste financier (métier) : L’analyste financier, garant d’une efficience informationnelle des marchés (1956-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
+              <w:t xml:space="preserve">Bensadon D., Praquin N., Touchelay B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8696⟩</w:t>
+              <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-257, 2016, 9782757418406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106175v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyste financier (métier) : L’analyste financier, garant d’une efficience informationnelle des marchés (1956-2016)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyste financier (genèse) : Genèse du métier d’analyste financier (XIXe s.-XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bensadon D., Praquin N., Touchelay B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.253-257, 2016, 9782757418406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19935⟩</w:t>
+              <w:t xml:space="preserve">, pp.251-253, 2016, 9782757418406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106162v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyste financier (genèse) : Genèse du métier d’analyste financier (XIXe s.-XXe s.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pour une approche interdisciplinaire de la finance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bensadon D., Praquin N., Touchelay B. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.19934⟩</w:t>
+              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses du Septentrion, 2016, 978-2-7574-1270-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106157v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche interdisciplinaire de la finance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les ressorts de la domination financière, le cas des LBO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chambost, Marc Lenglet, Yamina Tadjeddine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8678⟩</w:t>
+              <w:t xml:space="preserve">La fabrique de la finance. Pour une approche interdisciplinaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-182, 2016, 978-2-7574-1270-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.8713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106190v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche interdisciplinaire de la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Tadjeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique de la finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Septentrion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse financière, un enjeu de société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Burlaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, Finance et Politique, Mélanges en l'honneur du Professeur Christian Hoarau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OEC, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juste&amp;quot; valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Postel et Richard Sobel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la responsabilité sociale et environnementale des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Presses universitaires du Septentrion, pp.267-272, 2013, 978-2-7574-0577-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribulations de la régulation comptable européenne, petite histoire d'une construction institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Klee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boisselier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Hoarau, Jean-Louis Malo, Claude Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, contrôle et Société, Mélanges en l'honneur du professeur Alain Burlaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foucher, pp.111-128, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La juste valeur, enfin une évaluation proche de la réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Biondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PEZET A., SPONEM S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.210-218, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8451,772 +8728,873 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Jérémy Dousson, directeur général de la revue Alternatives économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec François Purseigle. Quant le capitalisme (financier) devient agricole.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surmonter la désillusion : de l'engagement politique, universitaire et syndical au roman noir. Entretien avec Dominique Manotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité écosystème-centrée : discussion autour des travaux de Clément Féger, Compte rendu du séminaire du Réseau thématique (AFS) Sociologie de la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture. Daniel Bachet et Benoît Borrits, Dépasser l’entreprise capitaliste, les cahiers du salariat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.207-294. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.13981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture : Anne-Catherine Wagner, Coopérer. Les Scop et la fabrique de l’intérêt collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.15249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Purseigle, Geneviève Nguyen, Pierre Blanc, Le nouveau capitalisme agricole. De la ferme à la firme, Les presses de Sciences Po, 2017, 304 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.n°18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.8053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SÉMINAIRE SUR LES TRAVAUX DE JACQUES RICHARD, REFONDER L’ENTREPRISE, LA SOCIÉTÉ ANONYME ET L’INTÉRÊT SOCIAL PAR LA COMPTABILITÉ ENVIRONNEMENTALE, Cahiers internationaux de sociologie de la gestion, n°17</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Tuyên Lê</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, p.43-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05590354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discussions on Fabrice Bardet’s book, &amp;quot;The Accounting Counter-Revolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chambost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lefrancq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bertillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, p.91-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadège Vézinat, Les métamorphoses de la Poste. Professionnalisation des conseillers financiers (1953-2010), Paris, PUF, coll. Le lien social,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.n°3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nrt.1205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9226,239 +9604,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dialogue social en France face à la recomposition des chaînes de valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Giacalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES; CFDT. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financiarisation des entreprises et dialogue social : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tarrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES; CFDT. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9468,114 +9846,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse de la formation du jugement des analystes financiers sell-side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Conservatoire national des arts et metiers - CNAM, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2007CNAM0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00212330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9643,51 +10021,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46F412A9"/>
+    <w:nsid w:val="6158F452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9791,51 +10169,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D0E8FCD"/>
+    <w:nsid w:val="51497465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10025,51 +10403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-chambost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5635-783X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06900014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822321v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gasparov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822369v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kx5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03760410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41600" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19539" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359664v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0041" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093710v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.033.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.exycarvng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102855v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2312" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.249.133-144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barneto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102835v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093924v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722810v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01760039v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Benchemam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102425890901500208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE6356A1A19B6B2FC13E2512B243ACCF380DCBC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708916v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03782557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293427v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293377v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293417v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108711v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432514v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543126v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135032v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Benchemam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459756v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522456v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03869545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weill" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sultan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04185839v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/luniversite-managerialisee-chronique-dune-restructuration-neoliberale/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t%C3%A9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130391v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92946" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411495v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761979v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8673" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584268v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400442v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71249-4_16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100304630&amp;amp;language=fr" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685752v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494387v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685721v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685984v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=ing%C3%A9nierie+financi%C3%A8re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04633334v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685826v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685837v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081524v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093161v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03191969v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03869496v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13958-finance-d-entreprise-9782340061378.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106245v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351016117" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-29" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106224v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106232v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8713" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106175v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8696" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010&amp;amp;fa=author&amp;amp;Person_ID=11910" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19935" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19934" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106190v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8678" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410821v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106139v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106147v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106128v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisselier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405837v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013283v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013294v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013313v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588716v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04590632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13981" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04590642v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15249" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03867682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8053" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03867686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1205" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135087v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giacalone" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tarri&#232;re" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00212330v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CNAM0575" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-chambost" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5635-783X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06900014X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609146v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165jd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822321v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gasparov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Boudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Goussard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Sebag" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kwk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04822369v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12kx5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03760410v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.41600" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359670v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.19539" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359664v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0041" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.021.0077" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875698v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Tadjeddine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.033.0005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134998v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenglet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.exycarvng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102855v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.366.0019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721250v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2312" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432179v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poincelot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.249.133-144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barneto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093924v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03875749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01760039v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Benchemam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102708v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hoarau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roturier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/102425890901500208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE6356A1A19B6B2FC13E2512B243ACCF380DCBC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102665v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Biondi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400466v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708916v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Roulley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03782557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02293427v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108711v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01543126v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108594v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135032v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Benchemam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108625v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479539v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522456v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404660v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/165k0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03869545v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Weill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sultan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04185839v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093885v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2310" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Glaymann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/luniversite-managerialisee-chronique-dune-restructuration-neoliberale/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t%C3%A9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03130391v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cleach" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moatty" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.92946" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02093814v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411495v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761979v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8673" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432300v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gregorio" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359680v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584235v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584268v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400442v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71249-4_16" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529107v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100304630&amp;amp;language=fr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685984v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04529147v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685812v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=ing%C3%A9nierie+financi%C3%A8re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04633334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologique" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685837v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/recherche?controller=search&amp;amp;s=comptabilit%C3%A9+internationale+entreprise+et+soci%C3%A9t" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081524v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093161v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/fr/livre/?GCOI=27574100827310" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093152v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03191969v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03869496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/13958-finance-d-entreprise-9782340061378.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03134985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.93001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781351016117" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-29" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106224v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106232v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351016117-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106212v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106175v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8696" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106162v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100336010&amp;amp;fa=author&amp;amp;Person_ID=11910" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19935" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106157v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.19934" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106190v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8678" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106185v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.8713" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106128v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Klee" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boisselier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405837v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013283v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013294v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mazenc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04013313v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588716v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04590632v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13981" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04590642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.15249" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03867682v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8053" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590354v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Tuy&#234;n L&#234;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bertillot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03867686v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1205" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135087v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Giacalone" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03135076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tarri&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00212330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007CNAM0575" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>