--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -368,252 +368,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417409v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Fine-Tuning of K+ Fluxes in Plants in Relation to Osmotic and Ionic Abiotic Stresses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the grapevine Shaker K+ channel VvK3.1 supports its function in massive potassium fluxes necessary for berry potassium loading and pulvinus-actuated leaf movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Nieves-Cordones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy-Jean de Dieu Andrianteranagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gibrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20030715⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222 (1), pp.286-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02054481v1</w:t>
+                <w:t xml:space="preserve">hal-02054484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the grapevine Shaker K+ channel VvK3.1 supports its function in massive potassium fluxes necessary for berry potassium loading and pulvinus-actuated leaf movements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Complex Fine-Tuning of K+ Fluxes in Plants in Relation to Osmotic and Ionic Abiotic Stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chérel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Gibrat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 222 (1), pp.286-300. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (3), pp.715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20030715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054484v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The receptor-like pseudokinase MRH1 interacts with the voltage-gated potassium channel AKT2</w:t>
               </w:r>
@@ -919,51 +919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.2. </w:t>
@@ -2620,316 +2620,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Nitrogen metabolites on the regulation and circadian expression of tobacco nitrate reductase</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of nitrate reductase-deficient mutants in tomato (Lycopersicon esculentum Mill.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Deng</w:t>
+                <w:t xml:space="preserve">H.C.H. Schoenmakers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Moureaux</w:t>
+                <w:t xml:space="preserve">M. Koorneef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Cherel</w:t>
+                <w:t xml:space="preserve">S.J.H.M. Alefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Boutin</w:t>
+                <w:t xml:space="preserve">W.F.M. Gerrits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Caboche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. van Der Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 29 (3), pp.239-247</w:t>
+              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 227, pp.458-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02711688v1</w:t>
+                <w:t xml:space="preserve">hal-02700935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of nitrate reductase-deficient mutants in tomato (Lycopersicon esculentum Mill.)</w:t>
+                <w:t xml:space="preserve">Effects of Nitrogen metabolites on the regulation and circadian expression of tobacco nitrate reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.C.H. Schoenmakers</w:t>
+                <w:t xml:space="preserve">M.D. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koorneef</w:t>
+                <w:t xml:space="preserve">T. Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J.H.M. Alefs</w:t>
+                <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.F.M. Gerrits</w:t>
+                <w:t xml:space="preserve">J.P. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. van Der Kop</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel M. Caboche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and General Genetics MGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 227, pp.458-464</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 29 (3), pp.239-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02700935v1</w:t>
+                <w:t xml:space="preserve">hal-02711688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical characterization of cnx nitrate reductase-deficient mutants of Nicotiana plumbaginifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,51 +3006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouhmidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cauderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Champigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3088,51 +3088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and immunological characterization of nitrate reductase deficient nia mutants of Nicotiana plumbaginifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine M. Gonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3140,51 +3140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Pelsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 92, pp.659-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3222,77 +3222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate reductase mRNA regulation in Nicotiana plumbaginifolia nitrate reductase deficient mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Vaucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 1, pp.1111-1120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3311,329 +3311,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude biochimique et immunologique de mutants de Nicotiana plumbaginifolia deficients pour l'assimilation des nitrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Selection and characterization of nitrate reductase-deficient mutants of Nicotiana plumbaginifolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Pelsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 26, pp.231</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 12, pp.231-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02727444v1</w:t>
+                <w:t xml:space="preserve">hal-02719570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and characterization of nitrate reductase-deficient mutants of Nicotiana plumbaginifolia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Pelsy</w:t>
+                <w:t xml:space="preserve">Etude biochimique et immunologique de mutants de Nicotiana plumbaginifolia deficients pour l'assimilation des nitrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 12, pp.231-233</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 26, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02719570v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02727444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'anticorps monoclonaux et des techniques immunologiques pour l'etude des proteines enzymatiques de Nicotiana plumbaginifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,51 +3839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Huttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vincentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3938,64 +3938,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bromphenol blue: nitrate reductase activity in Nicotiana plumbaginifolia: an immunochemical and genetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4050,90 +4050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunological comparisons of nitrate reductases of different plant species using monoclonal antibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 81, pp.376-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4561,51 +4561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma El Khallouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Transport Group meeting, Lancaster University</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4656,64 +4656,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Nieves Cordones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Jeanguenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Aliénor Véry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4755,51 +4755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of K+ channel activities: molecular aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual main meeting of the Society for Experimental biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Southhampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4837,51 +4837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular analysis of nitrate reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-De Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4962,51 +4962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical and molecular analysis of mutant plants impaired in nitrate mtetabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-De Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5087,51 +5087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the expression of the nitrate reductase structrural gene in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-De Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daniele-Vedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5199,64 +5199,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher plant nitrate reductase, a flavohemomolybdenoenzyme : genetics, molecular gene structure and protein domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming-De Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,90 +5337,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate reductase expression in tobacco and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Annual Plant Biochemistry and Physiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1988, Columbia, Missouri, United States</w:t>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of nitrate reductase-deficient mutants of Nicotiana plumbaginifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,64 +5645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBIP poster day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5766,51 +5766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st "Ion channels" meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5874,51 +5874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Held</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5973,51 +5973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis shaker channel posttranslational regulation: search for proteins interacting with shaker alpha subunits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,90 +6206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen metabolites may be involved in the circadian rhythm of nitrate reductase expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Leydecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6462,64 +6462,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemistry, molecular genetics and regulation of nitrate reductase in Nicotiana plumaginifolia, tobacco and tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Daniel Vedele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6587,64 +6587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular genetics of nitrate reduction in Nicotiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Caboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Galangau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,51 +6975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417409v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D Zimmermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910398" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054481v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030715" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy-Jean de Dieu Andrianteranagna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15604" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sklodowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Riedelsberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Riadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44611" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Valon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00993EDC723C6720D2888BC1AAE91C05F525D46C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Xicluna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M607607200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022597102282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9VP47DZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Platet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.000943" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007303200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00828.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daram" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.12.3455" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Horeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0240964" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuriaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.320110308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Deng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moureaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.H. Schoenmakers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koorneef" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.H.M. Alefs" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.M. Gerrits" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Der Kop" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Leydecker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouhmidou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cauderon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Champigny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727444v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719570v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huttner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincentz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galangau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoarau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Khallouki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-De Deng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daniele-Vedele" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Moureaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gabard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Mantion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Held" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vartanian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00087250" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves-Cordones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farrukh Azeem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchen Long" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Duby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koac038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417409v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Monder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Maillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#233;rel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine D Zimmermann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Paris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms221910398" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy-Jean de Dieu Andrianteranagna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cu&#233;llar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gibrat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15604" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054481v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20030715" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605987v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sklodowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Riedelsberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Raddatz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Riadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep44611" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lefoulon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ali&#233;nor V&#233;ry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szponarski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.711309" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Thoe Fuglsang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Sentenac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-015-0695-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sentenac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert402" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chavanieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Jeanguenin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Alcon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.229757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Leung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Valon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio/2012029" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/00993EDC723C6720D2888BC1AAE91C05F525D46C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623045v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04617.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Xicluna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Dreyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M607607200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh028" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670844v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pilot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mouline" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022597102282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J9VP47DZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Michard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Platet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.000943" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674634v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M007303200" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Urbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.2000.00828.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690131v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daram" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/16.12.3455" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Horeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thibaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bst0240964" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thuriaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/yea.320110308" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C.H. Schoenmakers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koorneef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.H.M. Alefs" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F.M. Gerrits" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Der Kop" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Deng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moureaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cherel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Boutin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Caboche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Gonneau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Leydecker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouhmidou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cauderon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Champigny" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703205v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Meyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pelsy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716314v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pouteau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Vaucheret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouz&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calza" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Huttner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincentz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galangau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoarau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594155v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860006v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Nieves Cordones" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Estaran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860009v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Khallouki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197376v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caboche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-De Deng" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gonneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197345v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daniele-Vedele" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Moureaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197362v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gabard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782905v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Mantion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zimmermann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pascaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Held" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thibaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942662v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vartanian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Omrane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843991v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00087250" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Daniel Vedele" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deng" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858155v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02818594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>