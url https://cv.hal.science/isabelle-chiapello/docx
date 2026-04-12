--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -72,7800 +72,7800 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional modeling of surface solar radiation, aerosol, and cloud cover spatial variability and projections over northern France and Benelux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.1307-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-1307-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Libois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergy of active and passive airborne observations for heating rates calculation during the AEROCLO-sA field campaign in Namibia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Waquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Parol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (16), pp.4005-4024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-18-4005-2025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04671820v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of light-absorbing carbonaceous aerosol origins and properties at the ATOLL site in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerosol Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.107-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ar-2024-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550567v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of cloudy/clear-sky partitions, aerosols and geometry on the recent variability of surface solar irradiance's components in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Catalfamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional validation of the solar irradiance tool SolaRes in clear-sky conditions, with a focus on the aerosol module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Moulana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.4041 - 4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-17-4041-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of cloudy and clear-sky partitions, aerosols, and geometry on the recent variability in surface solar irradiance components in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Catalfamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (21), pp.12375-12407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-12375-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement report: Atmospheric new particle formation at a peri-urban site in Lille, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenni S S Kontkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-183-2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deriving composition-dependent aerosol absorption, scattering and extinction mass efficiencies from multi-annual high time resolution observations in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 298, pp.119613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and global persistence of stratospheric sulfate aerosols from the 2022 Hunga Tonga-Hunga Haápai volcanic eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Grandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Blarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeny Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JD039010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aero-HdF : une campagne aéroportée dédiée aux aérosols et à la préparation de la mission spatiale européenne 3MI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Waquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Laboratoire d'optique atmosphérique (LOA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Météorologie, pp.047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37053/lameteorologie-2021-0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of the particle mixing state on the hygroscopicity of internally mixed sodium chloride–ammonium sulfate single droplets: a theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny A Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaous Bengrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (26), pp.14391-14403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP01574E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining POLDER-3 satellite observations and WRF-Chem numerical simulations to derive biomass burning aerosol properties over the southeast Atlantic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Siméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Waquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.17775-17805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-17775-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerosol optical properties derived from POLDER-3/PARASOL (2005-2013) over the Western Mediterranean Sea -Part 2: Spatial distribution and temporal variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Mbemba Kabuiku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tanré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (16), pp.12715-12737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-12715-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerosol variability induced by atmospheric dynamics in a coastal area of Senegal, North-Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.228-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Monsoon, Shamal and Levar winds on dust accumulation over the Arabian Sea during summer - The July 2016 case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Rashki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris G. Kaskaoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Mofidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2018.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term variability and trends in the Caspian Sea - Hindu Kush Index: Influence on atmospheric circulation patterns, temperature and rainfall over the Middle East and Southwest Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris G. Kaskaoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias E Houssos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Rashki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.16-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of African dust properties and radiative effects during the 2015 SHADOW campaign in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.14 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.07.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerosol optical properties derived from POLDER-3/PARASOL (2005–2013) over the western Mediterranean Sea – Part 1: Quality assessment with AERONET and in situ airborne observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Mbemba Kabuiku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (12), pp.6761-6784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-6761-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical characterization and source apportionment of submicron aerosols measured in Senegal during the 2015 SHADOW campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (17), pp.10291-10314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-10291-2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current challenges in modelling far-range air pollution induced by the 2014–2015 Bárðarbunga fissure eruption (Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Brogniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François T Thieuleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (17), pp.10831-10845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-10831-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direct radiative effect of the Russian wildfires and its impact on air temperature and atmospheric dynamics during August 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Waquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.1999-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-1999-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessments for the impact of mineral dust on the meningitis incidence in West Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suitability of OMI aerosol index to reflect mineral dust surface conditions: preliminary application for studying the link with meningitis epidemics in the Sahel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A 4-D climatology (1979–2009) of the monthly tropospheric aerosol optical depth distribution over the Mediterranean region from a comparative evaluation and blending of remote sensing and model products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (5), pp.1287-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-1287-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le climat, un facteur de risque pour la santé en Afrique de l'Ouest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Toure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Spécial AMMA, pp.73-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 7-13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skonieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Abouchami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J.G. J G Galer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerosol analysis and forecast in the European Centre for Medium-Range Weather Forecasts Integrated Forecast System: 3. Evaluation by means of case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. de Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D3), pp.D03302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JD014864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 7–13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skonieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Abouchami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Previsibility of mineral dust concentrations: The CHIMERE-DUST forecast during the first AMMA experiment dry season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predictability of mineral dust concentrations: The African Monsoon Multidisciplinary Analysis first short observation period forecasted with CHIMERE‐DUST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (D7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JD010523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aerosol vertical distribution and optical properties over M'Bour (16.96° W; 14.39° N), Senegal from 2006 to 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derimian Y.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiapello I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanré D.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Podvin T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.9249-9261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-9-9249-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aérosols désertiques, un facteur potentiel des épidémies de méningite en Afrique de l'Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé Décision Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (3-4), pp.31-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The climate-environment-society nexus in the Sahara from prehistoric times to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savino Di Lernia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Drake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of North African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (3-4), pp.253-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13629380500336680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of aerosol pollution events in France using ground-based and POLDER-2 satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kacenelenbogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tanré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.6299-6316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of aerosol pollution events in France using ground-based and POLDER-2 satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kacenelenbogen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tanré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (12), pp.4849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of human-induced desertification on the intensification of Sahel dust emission and export over the last decades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (18), pp.L18808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006gl025923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the long-term variability of African dust transport across the Atlantic as recorded in both Barbados surface concentrations and large-scale Total Ozone Mapping Spectrometer (TOMS) optical thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M; Prospero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 110 (D18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JD005132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of the control of summer atmospheric transport of African dust over the Atlantic by Sahel sources from TOMS satellites (1979-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003GL018931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TOMS and METEOSAT satellite records of the variability of Saharan dust transport over the Atlantic during the last two decades (1979-1997)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 29 (8), pp.17-1-17-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2001GL013767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atmospheric and oceanic dust fluxes in the northeastern tropical Atlantic Ocean: how close a coupling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (12), pp.2067-2076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/angeo-20-2067-2002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal impact of mineral dust on deep-ocean particle flux in the eastern subtropical Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ratmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Balzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 159, pp.241 - 252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution of the different aerosols species to the aerosol mass load and optical depth present over the northeastern tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bergametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/1998JD200044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origins of African dust transported over the northeastern tropical Atlantic: Meteorological and trajectography analysis, geochemical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 102 (D12), pp.13701-13709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/97JD00259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control and correction of the sample absorption effect in the analysis of atmospheric aerosol by X-ray fluorescence spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Quisefit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P de Chateaubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analusis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 25, pp.141-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An additional low layer transport of Sahelian and Saharan dust over the north-eastern Tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bergametti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/95gl03313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of ultrafine particles (UFP) measured on the ATOLL (Atmospheric Observatory in LiLLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soatoavina Randrianomenjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New particle formation observed in the close vicinity of a French megalopolis: Lille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bourrianne</w:t>
+                <w:t xml:space="preserve">Linking long-term aerosol chemical composition and optical properties measured at the ATOLL platform in Lille, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Thessaloniki &amp; Online, Greece</w:t>
+              <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199603v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking long-term aerosol chemical composition and optical properties measured at the ATOLL platform in Lille, northern France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourrianne</w:t>
+                <w:t xml:space="preserve">New particle formation observed in the close vicinity of a French megalopolis: Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kontkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, Finland</w:t>
+              <w:t xml:space="preserve">13th International Conference on Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Thessaloniki &amp; Online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151481v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Particle Formation observed in the close vicinity of a French megalopolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenni Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Helsinki, Finland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Autrans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of aerosol variability induced by sea breezes in a coastal area of Senegal, North-Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of aerosol properties due to relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeny A. Tobon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Technology 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition and optical properties of aerosols measured in Senegal during the SHADOW campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Podvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the dust contribution to submicron aerosols observed at a West African site using absorption measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coddeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmattan, sea breeze, Nocturnal Low-Level Jet dynamics and aerosol variability in a coastal area of Senegal, Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary analysis of in situ and optical measurements of particulate pollution during winter 2014/2015 at Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597466v1</w:t>
-              </w:r>
-[...6025 lines deleted...]
-                <w:t xml:space="preserve">hal-02326371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7883,103 +7883,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cloudy/clear-sky partitions and aerosols variabilities on surface solar irradiance measured in Lille, Northern France (2010-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Catalfamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actris Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes (FR), France</w:t>
@@ -8008,77 +8008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between SolaRes estimates of the tilted solar irradiance and measurements by the PVlive network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Moulana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8142,51 +8142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent ATOLL results from in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8194,51 +8194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chebaicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
@@ -8261,359 +8261,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-annual source apportionment and absorbing properties of organic aerosols in northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Aerosol optical properties and chemical properties at the ATOLL site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">J. F. De Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Air Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Thessaloniki and Online, Greece</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199600v1</w:t>
+                <w:t xml:space="preserve">hal-04259203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol optical properties and chemical properties at the ATOLL site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multi-annual source apportionment and absorbing properties of organic aerosols in northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Labex CaPPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Thessaloniki and Online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259203v1</w:t>
+                <w:t xml:space="preserve">hal-04199600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies at the ATOLL platform in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8638,103 +8638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies from multi-annual observations in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Villeneuve d'Ascq, France</w:t>
@@ -8763,90 +8763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille observations: Spatial representativeness of the site and physical, chemical and optical properties of the PM1 fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8888,103 +8888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of particle pollution in the Lille area by combining chemical and optical observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. De Brito.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du Laboratoire d’Optique Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LOA, Dec 2020, Villeneuve d'Ascq, France</w:t>
@@ -9039,77 +9039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST COLOSSAL meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, London, United Kingdom</w:t>
@@ -9138,103 +9138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme d'observation des aérosols de Lille : extension aux mesures in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Fréjus, France</w:t>
@@ -9263,90 +9263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of aerosol properties due to relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9384,90 +9384,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition and optical properties of aerosols measured in Senegal during the SHADOW campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants IREPSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9492,90 +9492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time chemical characterization of submicron particles in M’Bour, Senegal during the 2015 dry season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9613,90 +9613,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and source apportionment of non-refractory submicron particles in West Africa using Positive Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9721,103 +9721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and source apportionment of submicron particles during the SHADOW-2 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9842,90 +9842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of submicron particles in West Africa using Positive Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9950,90 +9950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the contribution of dust particles in the submicron fraction at a West African site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10058,51 +10058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d’un événement de poussières désertiques au Sahel : apport de nouvelles mesures de PM10 au Burkina Faso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10110,51 +10110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10179,64 +10179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Infrared Difference Dust Index: Past, Present and Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10287,64 +10287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between dust aerosols and meningitis epidemics using satellite data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,103 +10395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the analyses of dust/climate and meningitis relationships based on a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd AMMA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t>
@@ -10520,103 +10520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ADCEM project : Impacts of dust/climate on meningitis in the Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International MERIT Technical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10654,64 +10654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Previsibility of Saharan dust events using the CHIMERE-DUST transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.012009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10757,90 +10757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the relationships between climate/aerosols and meningitis epidemics in Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint AMMA/ENSEMBLES Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10865,77 +10865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the potential role of desert dust in the West African meningitis epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International AMMA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11236,77 +11236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International AMMA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Dakar, Sénégal</w:t>
@@ -11367,90 +11367,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11518,90 +11518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Comparison Between a Set of European Dust Regional Models and Observations in the Western Mediterranean for the Summer 2012 Pre-ChArMEx/TRAQA Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Baldasano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douw G. Steyn; Nadine Chaumerliac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Pollution Modeling and its Application XXIV</w:t>
@@ -11675,64 +11675,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the control of summer atmospheric transport of african dust over the atlantic by sahel sources from toms satellites (1979-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes des Activités Instrumentales de l'IPSL. 40, IPSL. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11919,51 +11919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatoavina Randrianomenjanahary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kontkanen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrianne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Kontkanen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle El Hajj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A. Tobon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Podvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-1307-2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671820v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Ventura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-4005-2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550567v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-2024-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Auriol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Catalfamo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-767" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4041-2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04777790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12375-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119613" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924644v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni S S Kontkanen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-183-2023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cornet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pujol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sim&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thieuleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17775-2021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A Tobon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Bengrad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01574E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mbemba Kabuiku" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tanr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12715-2021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Rashki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris G. Kaskaoutis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mofidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2018.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-6761-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias E Houssos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.07.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-10291-2017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T Thieuleux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10831-2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1999-2014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWL3MP7M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828686v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R71N1F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangold" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Backer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014864" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010523" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derimian Y." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiapello I." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanr&#233; D." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podvin T." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9249-2009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132418v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brooks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Di Lernia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629380500336680" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelenbogen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;on" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gl025923" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M; Prospero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018931" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126746v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013767" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-20-2067-2002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ratmeyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Balzer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chatenet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jankowiak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JD200044" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JD00259" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chiapello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Quisefit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Chateaubourg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95gl03313" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801344v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199600v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144276v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Rivellini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964649v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Rivellini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638973v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119141v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300548v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547719v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed T. Nakes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414740v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447216v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/7/1/012009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-N31GMVZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414742v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414744v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelengen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Leon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970186v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Philippon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869789v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_14" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319389v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-1307-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671820v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Ventura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-4005-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550567v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-2024-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Auriol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Catalfamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-767" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4041-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04777790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12375-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni S S Kontkanen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-183-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrianne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cornet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pujol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A Tobon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle El Hajj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Bengrad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01574E" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sim&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thieuleux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17775-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mbemba Kabuiku" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tanr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12715-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Rashki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris G. Kaskaoutis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mofidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2018.11.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias E Houssos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.07.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-6761-2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-10291-2017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T Thieuleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10831-2016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1999-2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWL3MP7M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R71N1F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Backer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014864" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010523" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derimian Y." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiapello I." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanr&#233; D." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podvin T." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9249-2009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brooks" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Di Lernia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629380500336680" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelenbogen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;on" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gl025923" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M; Prospero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005132" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018931" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013767" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-20-2067-2002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ratmeyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Balzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chatenet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jankowiak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JD200044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JD00259" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chiapello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Quisefit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Chateaubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95gl03313" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283976v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatoavina Randrianomenjanahary" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kontkanen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Kontkanen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A. Tobon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Podvin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122257v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597466v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801344v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144276v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Rivellini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964649v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Rivellini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638973v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119141v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300548v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547719v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed T. Nakes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414740v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447216v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/7/1/012009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-N31GMVZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414742v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414744v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelengen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Leon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970186v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Philippon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869789v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_14" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319389v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>