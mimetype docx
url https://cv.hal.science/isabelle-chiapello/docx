--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -72,7800 +72,7800 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source apportionment of ultrafine particles (UFP) measured on the ATOLL (Atmospheric Observatory in LiLLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soatoavina Randrianomenjanahary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère Journée Scientifique du Site Instrumenté ATOLL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New particle formation observed in the close vicinity of a French megalopolis: Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kontkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Air Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Thessaloniki &amp; Online, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking long-term aerosol chemical composition and optical properties measured at the ATOLL platform in Lille, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Particle Formation observed in the close vicinity of a French megalopolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenni Kontkanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st ACTRIS Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Helsinki, Finland. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Autrans, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying light-absorbing aerosols properties in Northern France through combined in-situ observations, emission inventory, and individual back-trajectory analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourrianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of aerosol variability induced by sea breezes in a coastal area of Senegal, North-Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01964648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of aerosol properties due to relative humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny A. Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerosol Technology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bilbao, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical composition and optical properties of aerosols measured in Senegal during the SHADOW campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goloub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Podvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Aerosol Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating the dust contribution to submicron aerosols observed at a West African site using absorption measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemical characterization and optical properties of submicron particles measured in M’Bour, Senegal during 2015/2016 dry season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coddeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque international "Environnement et Développement Durable" - Changements climatiques : causes, impacts atténuation et adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmattan, sea breeze, Nocturnal Low-Level Jet dynamics and aerosol variability in a coastal area of Senegal, Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Derimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier thématique « Propriétés et impacts des poussières terrigènes sur le climat et l'environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preliminary analysis of in situ and optical measurements of particulate pollution during winter 2014/2015 at Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée scientifique du Labex CaPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Villeneuve d’Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional modeling of surface solar radiation, aerosol, and cloud cover spatial variability and projections over northern France and Benelux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (2), pp.1307-1331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-25-1307-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silex : une campagne de mesures aéroportées pour l’étude des feux de forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Libois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 131, pp.011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37053/lameteorologie-2025-0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergy of active and passive airborne observations for heating rates calculation during the AEROCLO-sA field campaign in Namibia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Waquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Parol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (16), pp.4005-4024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-18-4005-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04671820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of light-absorbing carbonaceous aerosol origins and properties at the ATOLL site in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (1), pp.107-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ar-2024-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550567v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cloudy/clear-sky partitions, aerosols and geometry on the recent variability of surface solar irradiance's components in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Catalfamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-2024-767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional validation of the solar irradiance tool SolaRes in clear-sky conditions, with a focus on the aerosol module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Moulana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17, pp.4041 - 4063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-17-4041-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cloudy and clear-sky partitions, aerosols, and geometry on the recent variability in surface solar irradiance components in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Catalfamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (21), pp.12375-12407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-24-12375-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement report: Atmospheric new particle formation at a peri-urban site in Lille, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenni S S Kontkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-183-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving composition-dependent aerosol absorption, scattering and extinction mass efficiencies from multi-annual high time resolution observations in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 298, pp.119613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and global persistence of stratospheric sulfate aerosols from the 2022 Hunga Tonga-Hunga Haápai volcanic eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Grandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Blarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yevgeny Derimian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023JD039010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aero-HdF : une campagne aéroportée dédiée aux aérosols et à la préparation de la mission spatiale européenne 3MI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Waquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Laboratoire d'optique atmosphérique (LOA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goloub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, La Météorologie, pp.047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37053/lameteorologie-2021-0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the particle mixing state on the hygroscopicity of internally mixed sodium chloride–ammonium sulfate single droplets: a theoretical and experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Moreau</w:t>
+                <w:t xml:space="preserve">Combining POLDER-3 satellite observations and WRF-Chem numerical simulations to derive biomass burning aerosol properties over the southeast Atlantic region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Siméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Waquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP01574E⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.17775-17805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-17775-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297093v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining POLDER-3 satellite observations and WRF-Chem numerical simulations to derive biomass burning aerosol properties over the southeast Atlantic region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Thieuleux</w:t>
+                <w:t xml:space="preserve">Impact of the particle mixing state on the hygroscopicity of internally mixed sodium chloride–ammonium sulfate single droplets: a theoretical and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny A Tobon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaous Bengrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-17775-2021⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (26), pp.14391-14403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP01574E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03686308v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol optical properties derived from POLDER-3/PARASOL (2005-2013) over the Western Mediterranean Sea -Part 2: Spatial distribution and temporal variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Mbemba Kabuiku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Tanré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (16), pp.12715-12737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-21-12715-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol variability induced by atmospheric dynamics in a coastal area of Senegal, North-Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 203, pp.228-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02080486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Monsoon, Shamal and Levar winds on dust accumulation over the Arabian Sea during summer - The July 2016 case</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03686282v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+                <w:t xml:space="preserve">Effects of Monsoon, Shamal and Levar winds on dust accumulation over the Arabian Sea during summer - The July 2016 case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Rashki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris G. Kaskaoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Mofidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383172v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term variability and trends in the Caspian Sea - Hindu Kush Index: Influence on atmospheric circulation patterns, temperature and rainfall over the Middle East and Southwest Asia</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Aerosol optical properties derived from POLDER-3/PARASOL (2005–2013) over the western Mediterranean Sea – Part 1: Quality assessment with AERONET and in situ airborne observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Mbemba Kabuiku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (12), pp.6761-6784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-6761-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03686252v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of African dust properties and radiative effects during the 2015 SHADOW campaign in Senegal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Long-term variability and trends in the Caspian Sea - Hindu Kush Index: Influence on atmospheric circulation patterns, temperature and rainfall over the Middle East and Southwest Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris G. Kaskaoutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias E Houssos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Rashki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.07.027⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.16-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657392v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol optical properties derived from POLDER-3/PARASOL (2005–2013) over the western Mediterranean Sea – Part 1: Quality assessment with AERONET and in situ airborne observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydie Mbemba Kabuiku</w:t>
+                <w:t xml:space="preserve">Simulation of African dust properties and radiative effects during the 2015 SHADOW campaign in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Dulac</w:t>
+                <w:t xml:space="preserve">S. Crumeyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-6761-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.14 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2017.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161058v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and source apportionment of submicron aerosols measured in Senegal during the 2015 SHADOW campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (17), pp.10291-10314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-17-10291-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current challenges in modelling far-range air pollution induced by the 2014–2015 Bárðarbunga fissure eruption (Iceland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boichu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Brogniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François T Thieuleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (17), pp.10831-10845. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-16-10831-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct radiative effect of the Russian wildfires and its impact on air temperature and atmospheric dynamics during August 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Waquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (4), pp.1999-2013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-14-1999-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessments for the impact of mineral dust on the meningitis incidence in West Africa.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 4-D climatology (1979–2009) of the monthly tropospheric aerosol optical depth distribution over the Mediterranean region from a comparative evaluation and blending of remote sensing and model products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Somot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (5), pp.1287-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-1287-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00796525v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of OMI aerosol index to reflect mineral dust surface conditions: preliminary application for studying the link with meningitis epidemics in the Sahel.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Assessments for the impact of mineral dust on the meningitis incidence in West Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Marticorena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70, pp.245-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2013.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828686v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 4-D climatology (1979–2009) of the monthly tropospheric aerosol optical depth distribution over the Mediterranean region from a comparative evaluation and blending of remote sensing and model products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suitability of OMI aerosol index to reflect mineral dust surface conditions: preliminary application for studying the link with meningitis epidemics in the Sahel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nabat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Chiapello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-6-1287-2013⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 133, pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903285v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le climat, un facteur de risque pour la santé en Afrique de l'Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Toure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Spécial AMMA, pp.73-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/48135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 7-13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Abouchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.J.G. J G Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00649291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol analysis and forecast in the European Centre for Medium-Range Weather Forecasts Integrated Forecast System: 3. Evaluation by means of case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. de Backer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Paepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (D3), pp.D03302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010JD014864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 7–13 March 2006 major Saharan outbreak: Multiproxy characterization of mineral dust deposited on the West African margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bout-Roumazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Abouchami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 116 (D18), pp.D18210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011JD016173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Previsibility of mineral dust concentrations: The CHIMERE-DUST forecast during the first AMMA experiment dry season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictability of mineral dust concentrations: The African Monsoon Multidisciplinary Analysis first short observation period forecasted with CHIMERE‐DUST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114 (D7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JD010523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol vertical distribution and optical properties over M'Bour (16.96° W; 14.39° N), Senegal from 2006 to 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derimian Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiapello I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanré D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podvin T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.9249-9261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-9-9249-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aérosols désertiques, un facteur potentiel des épidémies de méningite en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Décision Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (3-4), pp.31-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The climate-environment-society nexus in the Sahara from prehistoric times to the present day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savino Di Lernia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Drake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of North African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 10 (3-4), pp.253-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13629380500336680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aerosol pollution events in France using ground-based and POLDER-2 satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kacenelenbogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tanré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (4), pp.6299-6316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of aerosol pollution events in France using ground-based and POLDER-2 satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kacenelenbogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tanré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (12), pp.4849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of human-induced desertification on the intensification of Sahel dust emission and export over the last decades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (18), pp.L18808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2006gl025923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the long-term variability of African dust transport across the Atlantic as recorded in both Barbados surface concentrations and large-scale Total Ozone Mapping Spectrometer (TOMS) optical thickness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph M; Prospero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 110 (D18), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2004JD005132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the control of summer atmospheric transport of African dust over the Atlantic by Sahel sources from TOMS satellites (1979-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2003GL018931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOMS and METEOSAT satellite records of the variability of Saharan dust transport over the Atlantic during the last two decades (1979-1997)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (8), pp.17-1-17-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2001GL013767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric and oceanic dust fluxes in the northeastern tropical Atlantic Ocean: how close a coupling?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (12), pp.2067-2076. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/angeo-20-2067-2002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal impact of mineral dust on deep-ocean particle flux in the eastern subtropical Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ratmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Balzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 159, pp.241 - 252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the different aerosols species to the aerosol mass load and optical depth present over the northeastern tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/1998JD200044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origins of African dust transported over the northeastern tropical Atlantic: Meteorological and trajectography analysis, geochemical characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (D12), pp.13701-13709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/97JD00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and correction of the sample absorption effect in the analysis of atmospheric aerosol by X-ray fluorescence spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Quisefit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P de Chateaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analusis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 25, pp.141-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An additional low layer transport of Sahelian and Saharan dust over the north-eastern Tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bergametti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/95gl03313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326371v1</w:t>
-              </w:r>
-[...1742 lines deleted...]
-                <w:t xml:space="preserve">hal-04597466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7883,103 +7883,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cloudy/clear-sky partitions and aerosols variabilities on surface solar irradiance measured in Lille, Northern France (2010-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chesnoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Catalfamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actris Science Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes (FR), France</w:t>
@@ -8008,77 +8008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between SolaRes estimates of the tilted solar irradiance and measurements by the PVlive network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Moulana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Saint-Drenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8142,51 +8142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some recent ATOLL results from in situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8194,51 +8194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chebaicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Aussois, France</w:t>
@@ -8267,103 +8267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol optical properties and chemical properties at the ATOLL site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Villeneuve d'Ascq, France</w:t>
@@ -8392,103 +8392,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-annual source apportionment and absorbing properties of organic aerosols in northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Air Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Thessaloniki and Online, Greece</w:t>
@@ -8517,103 +8517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies at the ATOLL platform in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Velazquez Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8638,103 +8638,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving composition-dependent absorption, scattering and extinction mass efficiencies from multi-annual observations in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. De Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demi-journées des doctorant.e.s CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Villeneuve d'Ascq, France</w:t>
@@ -8763,90 +8763,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille observations: Spatial representativeness of the site and physical, chemical and optical properties of the PM1 fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8888,103 +8888,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of particle pollution in the Lille area by combining chemical and optical observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Velazquez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. De Brito.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourrianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants du Laboratoire d’Optique Atmosphérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LOA, Dec 2020, Villeneuve d'Ascq, France</w:t>
@@ -9039,77 +9039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST COLOSSAL meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, London, United Kingdom</w:t>
@@ -9138,103 +9138,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme d'observation des aérosols de Lille : extension aux mesures in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ACTRIS-FR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Fréjus, France</w:t>
@@ -9263,90 +9263,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of aerosol properties due to relative humidity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Choël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9384,90 +9384,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition and optical properties of aerosols measured in Senegal during the SHADOW campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-H. Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Crumeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorants IREPSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9492,90 +9492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time chemical characterization of submicron particles in M’Bour, Senegal during the 2015 dry season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9613,90 +9613,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and source apportionment of non-refractory submicron particles in West Africa using Positive Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9721,103 +9721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical characterization and source apportionment of submicron particles during the SHADOW-2 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée scientifique du Labex CaPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9842,90 +9842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of submicron particles in West Africa using Positive Matrix Factorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9950,90 +9950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the contribution of dust particles in the submicron fraction at a West African site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura-Hélèna Rivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Atmospheric Dust</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Castellaneta Marina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10058,51 +10058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d’un événement de poussières désertiques au Sahel : apport de nouvelles mesures de PM10 au Burkina Faso.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10110,51 +10110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10179,64 +10179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Infrared Difference Dust Index: Past, Present and Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10287,64 +10287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between dust aerosols and meningitis epidemics using satellite data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,103 +10395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the analyses of dust/climate and meningitis relationships based on a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd AMMA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ouagadougou, Burkina Faso</w:t>
@@ -10520,103 +10520,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ADCEM project : Impacts of dust/climate on meningitis in the Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Marticorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International MERIT Technical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10654,64 +10654,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Previsibility of Saharan dust events using the CHIMERE-DUST transport model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, à renseigner, Unknown Region. pp.012009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10757,90 +10757,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the relationships between climate/aerosols and meningitis epidemics in Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint AMMA/ENSEMBLES Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10865,77 +10865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the potential role of desert dust in the West African meningitis epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International AMMA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11236,77 +11236,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Courel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International AMMA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Dakar, Sénégal</w:t>
@@ -11367,90 +11367,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chazette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11518,90 +11518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive Comparison Between a Set of European Dust Regional Models and Observations in the Western Mediterranean for the Summer 2012 Pre-ChArMEx/TRAQA Campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Basart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Baldasano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douw G. Steyn; Nadine Chaumerliac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Pollution Modeling and its Application XXIV</w:t>
@@ -11675,64 +11675,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the control of summer atmospheric transport of african dust over the atlantic by sahel sources from toms satellites (1979-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chiapello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Notes des Activités Instrumentales de l'IPSL. 40, IPSL. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11919,51 +11919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-1307-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671820v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Ventura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-4005-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550567v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-2024-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Auriol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Catalfamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-767" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4041-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04777790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12375-2024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni S S Kontkanen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez Garcia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-183-2023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrianne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119613" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548701v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cornet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pujol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0068" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A Tobon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle El Hajj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Bengrad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01574E" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686308v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sim&#233;on" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thieuleux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17775-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327438v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mbemba Kabuiku" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tanr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12715-2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686282v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Rashki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris G. Kaskaoutis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mofidi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2018.11.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686252v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias E Houssos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.07.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161058v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-6761-2018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567651v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-10291-2017" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T Thieuleux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10831-2016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083242v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1999-2014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796525v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWL3MP7M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828686v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R71N1F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202544v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangold" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Backer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014864" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010523" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992125v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derimian Y." TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiapello I." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanr&#233; D." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podvin T." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9249-2009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brooks" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Di Lernia" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629380500336680" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327971v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelenbogen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;on" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328460v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189006v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gl025923" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M; Prospero" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005132" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129904v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018931" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126746v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013767" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-20-2067-2002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ratmeyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Balzer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chatenet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jankowiak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JD200044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326396v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JD00259" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327200v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chiapello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Quisefit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Chateaubourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326371v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95gl03313" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283976v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatoavina Randrianomenjanahary" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151481v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199603v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kontkanen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151484v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Kontkanen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255380v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964648v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A. Tobon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122277v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Podvin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122257v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306429v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597466v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801344v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144276v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Rivellini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964649v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Rivellini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638973v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119141v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300548v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547719v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed T. Nakes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414740v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447216v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/7/1/012009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-N31GMVZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414742v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414744v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelengen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Leon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970186v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Philippon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869789v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_14" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319389v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283976v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soatoavina Randrianomenjanahary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chiapello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kontkanen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rose" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourrianne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151481v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez Garcia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourrianne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151484v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Kontkanen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255380v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rivellini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle El Hajj" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cho&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Seng" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A. Tobon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122277v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-H&#233;l&#232;na Rivellini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Podvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306429v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306428v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Derimian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920121v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chesnoiu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferlay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nabat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-1307-2025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04671820v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Ventura" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Waquet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-18-4005-2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550567v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ar-2024-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Auriol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Catalfamo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-767" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747581v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Elias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moulana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-17-4041-2024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04777790v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-12375-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni S S Kontkanen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-183-2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tison" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119613" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grandin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Blarel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Torres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Derimian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JD039010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548701v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cornet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pujol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2021-0068" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sim&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ducos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thieuleux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17775-2021" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297093v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny A Tobon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Bengrad" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP01574E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Mbemba Kabuiku" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tanr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12715-2021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080486v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.01.041" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686282v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Rashki" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris G. Kaskaoutis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Mofidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Minvielle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2018.11.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-6761-2018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686252v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias E Houssos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chiapello" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2017.07.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567651v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-10291-2017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888213v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Brogniez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois T Thieuleux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10831-2016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bessagnet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-1999-2014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Somot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morcrette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-1287-2013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2013.01.016" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWL3MP7M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828686v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Deroubaix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Marticorena" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.02.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R71N1F7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757107v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yaka" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Toure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48135" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skonieczny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bory" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Abouchami" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J.G. J G Galer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016173" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangold" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Backer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Paepe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JD014864" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105649v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moulin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197734v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JD010523" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992125v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;on" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derimian Y." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiapello I." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanr&#233; D." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Podvin T." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-9-9249-2009" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132418v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brooks" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savino Di Lernia" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Drake" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629380500336680" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327971v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelenbogen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. L&#233;on" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tanr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189006v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006gl025923" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132736v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M; Prospero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JD005132" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129904v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018931" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126746v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013767" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903040v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dulac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Newton" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-20-2067-2002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ratmeyer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Balzer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergametti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bergametti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Chatenet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jankowiak" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1998JD200044" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bousquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/97JD00259" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chiapello" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Quisefit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Chateaubourg" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gomes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/95gl03313" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801344v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04708290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Saint-Drenan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swen Metzger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ems2024-924" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. De Brito" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Velazquez Garcia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chebaicheb" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04199600v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151417v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278130v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crumeyrolle." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. De Brito." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144276v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perdrix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-H. Rivellini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964649v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301240v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Rivellini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638973v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119139v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119141v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300548v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547719v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed T. Nakes" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447479v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414740v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447216v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113779v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menut" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1307/7/1/012009" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-N31GMVZT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414742v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414744v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ung" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouil" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kacenelengen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Leon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970186v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323953v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fourquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Philippon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869789v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chazette" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-82385-6_14" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272473v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Basart" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Baldasano" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nabat" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24478-5_13" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319389v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>