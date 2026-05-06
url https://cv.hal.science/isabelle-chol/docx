--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1009,173 +1009,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Reverdy, En Vrac : note composites et notations poétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Paule Berranger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes, cahiers, carnets : l'écriture de la notation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen, pp.15-29, 2007, 978-2-84133-346-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Métamorphoses de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Milon; Marc Perelman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Livre et ses espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Nanterre, pp.395-415, 2007, 978-2-84016-004-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028747v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05029954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Segalen en Chine : de l'archéologie à la poétique</w:t>
               </w:r>
@@ -2479,171 +2479,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espace d'observation, espace d'écriture. Questions de théorie et de méthode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arborescences, revue d'études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1017370ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01292876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de C. Pardo, A. Reverseau, N. Cohen, A. Depoux (dir.), &amp;quot;Poésie et médias, XXe-XXIe siècle&amp;quot; (Éditions du Nouveau Monde, Paris, 2012, 342 p.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.282-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351200v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01292876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace d’observation, espace d’écriture : questions de Théorie et de Méthode</w:t>
               </w:r>
@@ -3611,51 +3611,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres à l'oeuvre. Pratiques lettristes dans la poésie en français, de l'Extrême contemporain au Moyen-Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marion Uhlig, Oct 2021, Fribourg (CH), Suisse. pp.71-86</w:t>
+              <w:t xml:space="preserve">, Marion Uhlig, Oct 2021, Fribourg, Suisse. pp.71-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3929,1386 +3929,1386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Animation rencontre/lecture Espaces poétiques : Salah Al Amdani, Paul de Brancion, Omar Souleimane, Rita Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème édition du festival Poésie dans les chais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Jurançon-Pau-Gan-Gelos, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La spatialisation des textes dans le livre d’avant-garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Poésie Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurations poétiques et espace matériel du livre d'avant-garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes : Supports/Espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christelle Reggiani et alii, 2014, Cerisy La Salle, France. pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05029966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spaces of the Book : Materials and Agents of the Text/Image Creation (XXth and XXIst Centuries) = Les Espaces Du Livre : Supports et Acteurs de La Création Texte/Image (XXe-XXIe s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Khalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Book Week - Librairie Oxfam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Oxford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Khalfa</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Oxford, United Kingdom</w:t>
+                <w:t xml:space="preserve">hal-02326797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches dans la forme ont repris désormais une grande importance (Apollinaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence destinée aux élèves de Classes Préparatoires (ENS Lyon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Jurançon-Pau-Gan-Gelos, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hétérogène et l’homogène : une donnée textuelle variable. L’exemple de La Joie des sept couleurs, Poème orné de cinq poèmes-paysages hors texte, de Pierre Albert-Birot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'hétérogène dans les littératures de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Gafsa, Tunisie. pp.233-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le O de pOésie, quelques exemples du croisement des codes et de la dynamique des formes au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les genres de l’hybride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sfax, Tunisie. pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Gafsa, Tunisie. pp.233-268</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le O de pOésie, quelques exemples du croisement des codes et de la dynamique des formes au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Question de l'hybride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arslène Ben Farhat; Mustapha Trabelsi, 2010, Sfax, Tunisie. pp.15-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Sfax, Tunisie. pp.15-28</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation rencontre/lecture : Armelle Leclercq, Cole Swensen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Bissay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème édition du festival Poésie dans les chais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gelos-Lasseube-Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Arslène Ben Farhat; Mustapha Trabelsi, 2010, Sfax, Tunisie. pp.15-28</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Man Ray, Paul Eluard : la liberté dans le livre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence destinée aux enseignants et élèves des lycées (programme du baccalauréat)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Gelos-Lasseube-Pau, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La morphologie de la métamorphose dans l'oeuvre de Gherasim Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art en toutes lettres. Ecrits d'artistes francophones et roumains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Lascu-Pop, 2009, Cluj - Napoca, Roumanie. pp.90-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, R. Lascu-Pop, 2009, Cluj - Napoca, Roumanie. pp.90-92</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;morphologie de la métamorphose&amp;quot; dans l'oeuvre de Gherasim Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Art en toutes lettres : Ecrits d'artistes francophones et roumains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Cluj-Napoca, Roumanie. pp.67-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pau, France</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatialisation des textes et discours théoriques des poètes. Mots, concepts, contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du Département d’études romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Leuven, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Cluj-Napoca, Roumanie. pp.67-79</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surfaces écrites : l’image au littoral du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Images et usages : codes, fonctions, interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tunis, Tunisie. pp.181-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Leuven, Belgique</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique textuelle et poésie plastique : quelques enjeux épistémologiques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès Mondial de Linguistique Française (CMLF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Adam, Gilles Philippe, Jul 2012, Lyon, France. pp.1073-1082, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20120100045⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-01318996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surfaces écrites : l'image au littoral du texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images et usages : codes, fonctions, interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hayet Ben Charrada, 2008, Tunis, Tunisie. pp.181-200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Hayet Ben Charrada, 2008, Tunis, Tunisie. pp.181-200</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05029959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de la recherche scientifique en SHS : l’exploitation des documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Tunis, Tunisie</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le O de pOésie : quelques exemples du croisement des codes et de la dynamique des formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du O de pOésie à la lucarne ovale : quelques exemples du croisement des codes et de la dynamique des formes au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00587069v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02327034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faits de ponctuation dans la poésie de Pierre Chappuis</w:t>
               </w:r>
@@ -7219,51 +7219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Espaces du Livre / Spaces of the Book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Khalfa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 2015, Spaces of the Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7275,151 +7275,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Reverdy, poésie plastique. Formes composées et dialogue des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Droz, pp.350, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00588642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Mémoire des lieux. Hommage à Robert Périchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chol. Presses Universitaires Blaise Pascal, 2006, 978-2845162969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028796v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00588642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondance Alexandre Vialatte - Henri Pourrat, Les Grandes espérances (janvier 1928-octobre 1934)</w:t>
               </w:r>
@@ -8017,51 +8017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607385v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318882v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ser&#231;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=L%E2%80%99Hospitalit%C3%A9%20des%20savoirs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limproviste.com/fr/les-aeronautes-de-l-esprit/42-calligraphie-typographie.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028747v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reverseau Anne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06656-9.p.0131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351200v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017370ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326798v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029966v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Khalfa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328073v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Bissay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328075v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100045" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029959v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327036v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587069v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327034v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ducasse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colbert de Beaulieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/livres-bearn/1890-promenade-a-pau-9791070061053.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghorbel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028796v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588642v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05029971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607385v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027943v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607377v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318882v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179903v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266075v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ser&#231;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319026v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=L%E2%80%99Hospitalit%C3%A9%20des%20savoirs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588645v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limproviste.com/fr/les-aeronautes-de-l-esprit/42-calligraphie-typographie.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029954v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028747v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028729v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028712v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474806v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028002v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reverseau Anne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06656-9.p.0131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1017370ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171616v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588644v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028825v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292860v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028819v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028811v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029969v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028034v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328074v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326794v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029966v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326797v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Khalfa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324851v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Bissay" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328075v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587081v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327036v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20120100045" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327033v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327032v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029956v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029952v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029949v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029946v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028945v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028909v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028887v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028872v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027908v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027982v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ducasse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colbert de Beaulieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tran" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/livres-bearn/1890-promenade-a-pau-9791070061053.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607375v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghorbel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292883v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588642v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028796v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028667v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996060v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028786v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05029971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>