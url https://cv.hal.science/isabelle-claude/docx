--- v0 (2026-03-19)
+++ v1 (2026-05-06)
@@ -246,90 +246,90 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner la conception d’une salle d’intervention hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boudet</w:t>
+                <w:t xml:space="preserve">Lincey Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Debelle</w:t>
+                <w:t xml:space="preserve">Clément Debelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mamoud</w:t>
+                <w:t xml:space="preserve">Djiddi Mamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marot</w:t>
+                <w:t xml:space="preserve">Camille Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
             </w:r>
@@ -2411,51 +2411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Essamlali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot-Maysounabe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijbecs.20230904.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mamoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2022.100401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-015-9302-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Kharboutly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.03.074" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57S64506-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kharboutly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2006.10.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7RNCTXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winzenrieth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hobatho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.873552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2004.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBMCD1DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.821032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arriv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Essamlali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Millot-Maysounabe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chartier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Becq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ijbecs.20230904.11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincey Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Debelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiddi Mamoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Claude" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbmnw.2022.100401" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jellali" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Naudot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-015-9302-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paullier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Kharboutly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.03.074" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57S64506-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842143v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kharboutly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fenech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Treutenaere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legallais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2006.10.018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7RNCTXP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Winzenrieth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hobatho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sebag" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2006.873552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820734v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pouletaut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Ho Ba Tho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medengphy.2004.10.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBMCD1DT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820891v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Daire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2003.821032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chambon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297554v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Smolarz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arriv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>