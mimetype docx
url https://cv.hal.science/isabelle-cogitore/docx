--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -1654,173 +1654,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rumeurs politiques sont-elles des bruits dans les Annales de Tacite ?</w:t>
+                <w:t xml:space="preserve">Les exemples historiques dans les Lettres à Lucilius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cogitore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Schettino, Maria Teresa and Pittia, Sylvie. </w:t>
+              <w:t xml:space="preserve">Guillaumont, François and Laurence, Patrick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sons du pouvoir dans les mondes anciens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut des Sciences et Techniques de l'Antiquité, pp. 399-425, 2012</w:t>
+              <w:t xml:space="preserve">La présence de l’histoire dans l’épistolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp. 193-212, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799126v1</w:t>
+                <w:t xml:space="preserve">hal-03799127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exemples historiques dans les Lettres à Lucilius</w:t>
+                <w:t xml:space="preserve">Les rumeurs politiques sont-elles des bruits dans les Annales de Tacite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cogitore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Guillaumont, François and Laurence, Patrick. </w:t>
+              <w:t xml:space="preserve">Schettino, Maria Teresa and Pittia, Sylvie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La présence de l’histoire dans l’épistolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp. 193-212, 2012</w:t>
+              <w:t xml:space="preserve">Les sons du pouvoir dans les mondes anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences et Techniques de l'Antiquité, pp. 399-425, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799127v1</w:t>
+                <w:t xml:space="preserve">hal-03799126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le César de Velléius Paterculus</w:t>
               </w:r>
@@ -2047,165 +2047,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iunia Claudilla</w:t>
+                <w:t xml:space="preserve">C. Passienus Crispus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cogitore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Tacitus Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799347v1</w:t>
+                <w:t xml:space="preserve">hal-03799350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Passienus Crispus</w:t>
+                <w:t xml:space="preserve">Iunia Claudilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cogitore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Tacitus Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799350v1</w:t>
+                <w:t xml:space="preserve">hal-03799347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Iunius Silanus</w:t>
               </w:r>
@@ -2585,51 +2585,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cogitore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. de Giorgio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wyler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01562698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cogitore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bielman Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01524606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ellug.univ-grenoble-alpes.fr/fr/catalogue-/litterature-francaise-et-lettres-anciennes/femmes-influentes-dans-le-monde-hellenistique-et-a-rome--67817.kjsp?RH=ELLUGFR_CAT01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cdclsl.2020.185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Ferretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790530v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02336294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01562708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806535v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/discours-feminin-dans-annales-tacite/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna7.9782356133793.7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01562704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799127v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567705v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cogitore" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coudry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. de Giorgio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wyler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01562698v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cogitore" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bielman Sanchez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01524606v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ellug.univ-grenoble-alpes.fr/fr/catalogue-/litterature-francaise-et-lettres-anciennes/femmes-influentes-dans-le-monde-hellenistique-et-a-rome--67817.kjsp?RH=ELLUGFR_CAT01" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790633v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cdclsl.2020.185" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Ferretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790530v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799231v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02336294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01562708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806535v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Autin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/discours-feminin-dans-annales-tacite/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna7.9782356133793.7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798944v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01562704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949496v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799349v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>