--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -514,138 +514,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimate instabilites during late Oligocene early Miocene in SW Europe from new geochemical climofunctions based on soils with pedogenic carboante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleosols in distal alluvial sequences and their formation mechanisms: Insights from a high-resolution record in a foreland basin during early Miocene (SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595644v1</w:t>
+                <w:t xml:space="preserve">hal-03669576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation and Completeness of Fluvial Meandering Deposits Influenced by Channel Motions and Overbank Sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -690,392 +677,405 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JF006435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleosols in distal alluvial sequences and their formation mechanisms: Insights from a high-resolution record in a foreland basin during early Miocene (SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoclimate instabilites during late Oligocene early Miocene in SW Europe from new geochemical climofunctions based on soils with pedogenic carboante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gillot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669576v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for bifurcation angles control on abandoned channel fill geometry</w:t>
+                <w:t xml:space="preserve">Geomorphic variability of submarine channelized systems along continental margins: Comparison with fluvial meandering channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Szewczyk</w:t>
+                <w:t xml:space="preserve">Martin Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.275-288. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.104295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-8-275-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562670v1</w:t>
+                <w:t xml:space="preserve">hal-02482269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic variability of submarine channelized systems along continental margins: Comparison with fluvial meandering channels</w:t>
+                <w:t xml:space="preserve">Experimental evidence for bifurcation angles control on abandoned channel fill geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lemay</w:t>
+                <w:t xml:space="preserve">Léo Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115, pp.104295. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.275-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-8-275-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482269v1</w:t>
+                <w:t xml:space="preserve">hal-02562670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated component identification of a complex fracture network using a mixture of von Mises distributions: Application to the Ardeche margin (South-East France)</w:t>
               </w:r>
@@ -1673,400 +1673,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary thermokarst and thermal erosion features in Northern France: dynamic and palaeoenvironments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a lanscape evolution model to simulate stream piracies: Insights from multivariable numerical tests using the example of the Meuse basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Combes</w:t>
+                <w:t xml:space="preserve">Abed Benaichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Stab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Geomorphology, 253, pp.168-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410273v1</w:t>
+                <w:t xml:space="preserve">hal-01258360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an industrial mineralogical framework to evaluate mixtures from reservoir sediments for recovery by the heavy clay industry: Application of the Durance system (France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quaternary thermokarst and thermal erosion features in Northern France: dynamic and palaeoenvironments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 132-133, pp.508-517</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410198v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a lanscape evolution model to simulate stream piracies: Insights from multivariable numerical tests using the example of the Meuse basin, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tessier</w:t>
+                <w:t xml:space="preserve">Development of an industrial mineralogical framework to evaluate mixtures from reservoir sediments for recovery by the heavy clay industry: Application of the Durance system (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133, pp.508-517</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258360v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation ESR des terrasses alluviales pléistocènes de la vallée de l'Aube :premier résultats</w:t>
+                <w:t xml:space="preserve">ESR dating of Pleistocene alluvial terraces of the Aube River valley: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2101,93 +2101,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26 (3), pp.185-192</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, vol. 26/3, pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258347v1</w:t>
+                <w:t xml:space="preserve">hal-03042121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR dating of Pleistocene alluvial terraces of the Aube River valley: first results</w:t>
+                <w:t xml:space="preserve">Datation ESR des terrasses alluviales pléistocènes de la vallée de l'Aube :premier résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2222,90 +2243,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, vol. 26/3, pp.185-193. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 26 (3), pp.185-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03042121v1</w:t>
+                <w:t xml:space="preserve">hal-01258347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of permeability barriers in alluvial hydromorphic palaeosols: The Eocene Pondaung Formation, Myanmar</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2844,97 +2844,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00200707v1</w:t>
+                <w:t xml:space="preserve">hal-00741788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2969,318 +2969,318 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741788v1</w:t>
+                <w:t xml:space="preserve">halsde-00200707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the long-term fluvial erosion of the River Somme during the last million years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stab</w:t>
+                <w:t xml:space="preserve">Présence d'une mangrove à Avicennia au Miocène moyen dans la région de Digne (Alpes-de-Haute-Provence, France) : implications stratigraphiques et paléoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Châteauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00671.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338, pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586424v1</w:t>
+                <w:t xml:space="preserve">hal-00586428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence d'une mangrove à Avicennia au Miocène moyen dans la région de Digne (Alpes-de-Haute-Provence, France) : implications stratigraphiques et paléoclimatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bauer</w:t>
+                <w:t xml:space="preserve">Modelling the long-term fluvial erosion of the River Somme during the last million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338, pp.197-205. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.118-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586428v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of terrestrial climatic fluctuations with global signals during the upper Cretaceous-Danian in a compressive setting (Provence- France)</w:t>
               </w:r>
@@ -3370,77 +3370,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated stratigraphy and paleoenvironmental recosntruction of the Miocene series of the Châteauredon Dome, S.E. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bialkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Châteauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3988,354 +3988,354 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols et paysages de Provence au Crétacé terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In V. Riquier (ed.) : L'Aube, un espace clé sur le cours de la Seine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck gent, 2021</w:t>
+              <w:t xml:space="preserve">Éclosion d'une Réserve Les Cahiers de la Réserve Naturelle SAINTE VICTOIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03087049v1</w:t>
+                <w:t xml:space="preserve">hal-03596691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre sociétés et environnement en Petite Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.17-57, 2021, 978-94-6161-641-8</w:t>
+              <w:t xml:space="preserve">In V. Riquier (ed.) : L'Aube, un espace clé sur le cours de la Seine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck gent, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454678v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols et paysages de Provence au Crétacé terminal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre sociétés et environnement en Petite Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrondière-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclosion d'une Réserve Les Cahiers de la Réserve Naturelle SAINTE VICTOIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.17-57, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596691v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4505,51 +4505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE46BB9B"/>
+    <w:nsid w:val="25209393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4653,51 +4653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6507D70"/>
+    <w:nsid w:val="CCF3B28E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4801,51 +4801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F8BD0968"/>
+    <w:nsid w:val="675B5E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5038,51 +5038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ballian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Meijers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-841-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salmouna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Touir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bruneaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.10.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-373J7KJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7376" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3X6C4LXG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.583" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kindler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF85FK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1176-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Colson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00936556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fri&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ballian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Meijers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-841-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salmouna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Touir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.10.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-373J7KJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bruneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3X6C4LXG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.583" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kindler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF85FK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1176-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Colson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00936556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fri&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>