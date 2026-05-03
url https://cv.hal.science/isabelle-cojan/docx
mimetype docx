--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -514,125 +514,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleosols in distal alluvial sequences and their formation mechanisms: Insights from a high-resolution record in a foreland basin during early Miocene (SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoclimate instabilites during late Oligocene early Miocene in SW Europe from new geochemical climofunctions based on soils with pedogenic carboante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gillot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669576v1</w:t>
+                <w:t xml:space="preserve">hal-03595644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation and Completeness of Fluvial Meandering Deposits Influenced by Channel Motions and Overbank Sedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -677,405 +690,392 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JF006435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimate instabilites during late Oligocene early Miocene in SW Europe from new geochemical climofunctions based on soils with pedogenic carboante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleosols in distal alluvial sequences and their formation mechanisms: Insights from a high-resolution record in a foreland basin during early Miocene (SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595644v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic variability of submarine channelized systems along continental margins: Comparison with fluvial meandering channels</w:t>
+                <w:t xml:space="preserve">Experimental evidence for bifurcation angles control on abandoned channel fill geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lemay</w:t>
+                <w:t xml:space="preserve">Léo Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115, pp.104295. </w:t>
+              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.275-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esurf-8-275-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482269v1</w:t>
+                <w:t xml:space="preserve">hal-02562670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for bifurcation angles control on abandoned channel fill geometry</w:t>
+                <w:t xml:space="preserve">Geomorphic variability of submarine channelized systems along continental margins: Comparison with fluvial meandering channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Szewczyk</w:t>
+                <w:t xml:space="preserve">Martin Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (2), pp.275-288. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 115, pp.104295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/esurf-8-275-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02562670v1</w:t>
+                <w:t xml:space="preserve">hal-02482269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated component identification of a complex fracture network using a mixture of von Mises distributions: Application to the Ardeche margin (South-East France)</w:t>
               </w:r>
@@ -1673,400 +1673,400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a lanscape evolution model to simulate stream piracies: Insights from multivariable numerical tests using the example of the Meuse basin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quaternary thermokarst and thermal erosion features in Northern France: dynamic and palaeoenvironments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abed Benaichouche</w:t>
+                <w:t xml:space="preserve">Frédéric Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Stab</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258360v1</w:t>
+                <w:t xml:space="preserve">hal-01410273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary thermokarst and thermal erosion features in Northern France: dynamic and palaeoenvironments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an industrial mineralogical framework to evaluate mixtures from reservoir sediments for recovery by the heavy clay industry: Application of the Durance system (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bruneaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133, pp.508-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410273v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an industrial mineralogical framework to evaluate mixtures from reservoir sediments for recovery by the heavy clay industry: Application of the Durance system (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Haurine</w:t>
+                <w:t xml:space="preserve">Evaluation of a lanscape evolution model to simulate stream piracies: Insights from multivariable numerical tests using the example of the Meuse basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Benaichouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Geomorphology, 253, pp.168-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410198v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR dating of Pleistocene alluvial terraces of the Aube River valley: first results</w:t>
+                <w:t xml:space="preserve">Datation ESR des terrasses alluviales pléistocènes de la vallée de l'Aube :premier résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2101,114 +2101,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, vol. 26/3, pp.185-193. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 26 (3), pp.185-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042121v1</w:t>
+                <w:t xml:space="preserve">hal-01258347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation ESR des terrasses alluviales pléistocènes de la vallée de l'Aube :premier résultats</w:t>
+                <w:t xml:space="preserve">ESR dating of Pleistocene alluvial terraces of the Aube River valley: first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2243,69 +2222,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26 (3), pp.185-192</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, vol. 26/3, pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.7376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258347v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of permeability barriers in alluvial hydromorphic palaeosols: The Eocene Pondaung Formation, Myanmar</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2844,97 +2844,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741788v1</w:t>
+                <w:t xml:space="preserve">halsde-00200707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2969,318 +2969,318 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00200707v1</w:t>
+                <w:t xml:space="preserve">hal-00741788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présence d'une mangrove à Avicennia au Miocène moyen dans la région de Digne (Alpes-de-Haute-Provence, France) : implications stratigraphiques et paléoclimatiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bauer</w:t>
+                <w:t xml:space="preserve">Modelling the long-term fluvial erosion of the River Somme during the last million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.10.004⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18, pp.118-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586428v1</w:t>
+                <w:t xml:space="preserve">hal-00586424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the long-term fluvial erosion of the River Somme during the last million years</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stab</w:t>
+                <w:t xml:space="preserve">Présence d'une mangrove à Avicennia au Miocène moyen dans la région de Digne (Alpes-de-Haute-Provence, France) : implications stratigraphiques et paléoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Châteauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.118-129. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338, pp.197-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00671.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586424v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of terrestrial climatic fluctuations with global signals during the upper Cretaceous-Danian in a compressive setting (Provence- France)</w:t>
               </w:r>
@@ -3370,77 +3370,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated stratigraphy and paleoenvironmental recosntruction of the Miocene series of the Châteauredon Dome, S.E. France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bialkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Châteauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3988,354 +3988,354 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols et paysages de Provence au Crétacé terminal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclosion d'une Réserve Les Cahiers de la Réserve Naturelle SAINTE VICTOIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">In V. Riquier (ed.) : L'Aube, un espace clé sur le cours de la Seine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck gent, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03596691v1</w:t>
+                <w:t xml:space="preserve">halshs-03087049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre sociétés et environnement en Petite Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrondière-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+                <w:t xml:space="preserve">Frédéric Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cruz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In V. Riquier (ed.) : L'Aube, un espace clé sur le cours de la Seine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck gent, 2021</w:t>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.17-57, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03087049v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre sociétés et environnement en Petite Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols et paysages de Provence au Crétacé terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.17-57, 2021, 978-94-6161-641-8</w:t>
+              <w:t xml:space="preserve">Éclosion d'une Réserve Les Cahiers de la Réserve Naturelle SAINTE VICTOIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454678v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4505,51 +4505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25209393"/>
+    <w:nsid w:val="147C0D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4653,51 +4653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CCF3B28E"/>
+    <w:nsid w:val="FD4FB8E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4801,51 +4801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="675B5E3C"/>
+    <w:nsid w:val="247A2EFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5038,51 +5038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ballian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Meijers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-841-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salmouna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Touir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.10.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-373J7KJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bruneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3X6C4LXG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258347v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.583" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kindler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586428v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF85FK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1176-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Colson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00936556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fri&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ballian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Meijers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-841-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salmouna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Touir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bruneaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.10.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-373J7KJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7376" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3X6C4LXG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.583" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kindler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF85FK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1176-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Colson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00936556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fri&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>