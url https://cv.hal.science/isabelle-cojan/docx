--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -514,334 +514,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoclimate instabilites during late Oligocene early Miocene in SW Europe from new geochemical climofunctions based on soils with pedogenic carboante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleosols in distal alluvial sequences and their formation mechanisms: Insights from a high-resolution record in a foreland basin during early Miocene (SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595644v1</w:t>
+                <w:t xml:space="preserve">hal-03669576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and Completeness of Fluvial Meandering Deposits Influenced by Channel Motions and Overbank Sedimentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lemay Martin</w:t>
+                <w:t xml:space="preserve">Paleoclimate instabilites during late Oligocene early Miocene in SW Europe from new geochemical climofunctions based on soils with pedogenic carboante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Badia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673253v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleosols in distal alluvial sequences and their formation mechanisms: Insights from a high-resolution record in a foreland basin during early Miocene (SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preservation and Completeness of Fluvial Meandering Deposits Influenced by Channel Motions and Overbank Sedimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gillot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivoirard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JF006435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669576v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for bifurcation angles control on abandoned channel fill geometry</w:t>
               </w:r>
@@ -1673,376 +1673,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary thermokarst and thermal erosion features in Northern France: dynamic and palaeoenvironments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a lanscape evolution model to simulate stream piracies: Insights from multivariable numerical tests using the example of the Meuse basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Combes</w:t>
+                <w:t xml:space="preserve">Abed Benaichouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Stab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Geomorphology, 253, pp.168-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01410273v1</w:t>
+                <w:t xml:space="preserve">hal-01258360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an industrial mineralogical framework to evaluate mixtures from reservoir sediments for recovery by the heavy clay industry: Application of the Durance system (France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quaternary thermokarst and thermal erosion features in Northern France: dynamic and palaeoenvironments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 132-133, pp.508-517</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01410198v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a lanscape evolution model to simulate stream piracies: Insights from multivariable numerical tests using the example of the Meuse basin, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tessier</w:t>
+                <w:t xml:space="preserve">Development of an industrial mineralogical framework to evaluate mixtures from reservoir sediments for recovery by the heavy clay industry: Application of the Durance system (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Bruneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132-133, pp.508-517</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01258360v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01410198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation ESR des terrasses alluviales pléistocènes de la vallée de l'Aube :premier résultats</w:t>
               </w:r>
@@ -2765,51 +2765,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2844,97 +2844,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00200707v1</w:t>
+                <w:t xml:space="preserve">hal-00741788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
@@ -2969,116 +2969,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741788v1</w:t>
+                <w:t xml:space="preserve">halsde-00200707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the long-term fluvial erosion of the River Somme during the last million years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Stab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,354 +3988,354 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les sols et paysages de Provence au Crétacé terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In V. Riquier (ed.) : L'Aube, un espace clé sur le cours de la Seine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck gent, 2021</w:t>
+              <w:t xml:space="preserve">Éclosion d'une Réserve Les Cahiers de la Réserve Naturelle SAINTE VICTOIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03087049v1</w:t>
+                <w:t xml:space="preserve">hal-03596691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre sociétés et environnement en Petite Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Relations sociétés - milieux en Petite-Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale. In V. Riquier (ed.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deleplancque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.17-57, 2021, 978-94-6161-641-8</w:t>
+              <w:t xml:space="preserve">In V. Riquier (ed.) : L'Aube, un espace clé sur le cours de la Seine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck gent, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454678v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03087049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sols et paysages de Provence au Crétacé terminal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre sociétés et environnement en Petite Seine du Mésolithique à la fin du Moyen Âge : nouvelles problématiques et résultats récents d’archéologie environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charrondière-Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cojan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudie Odille; Marie Marty; Vincent Riquier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclosion d'une Réserve Les Cahiers de la Réserve Naturelle SAINTE VICTOIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">L'Aube, un espace clé sur le cours de la Seine. Actes du colloque ArkéAube, Troyes, 17-19 sept. 2019.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil départemental de l’Aube; Éditions Snoeck, pp.17-57, 2021, 978-94-6161-641-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596691v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4505,51 +4505,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="147C0D03"/>
+    <w:nsid w:val="37608945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4653,51 +4653,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD4FB8E1"/>
+    <w:nsid w:val="1BF219C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4801,51 +4801,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="247A2EFD"/>
+    <w:nsid w:val="0617060F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5038,51 +5038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ballian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Meijers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-841-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salmouna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Touir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bruneaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.10.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-373J7KJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7376" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3X6C4LXG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.583" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kindler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF85FK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1176-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Colson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00936556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fri&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596691v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421549v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ballian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Meijers" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Bernecker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-21-841-2025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemay Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rivoirard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ors" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP540-2022-143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595644v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Badia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006435" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562670v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Szewczyk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-8-275-2020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lemay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104295" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02540023v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chabani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2020.104435" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02070537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bubnova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-019-09793-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01970066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duvail" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12221" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528795v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Salmouna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Touir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariouche Kayvantash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kissel Catherine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.02.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FKCXHLZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Benaichouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stab" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.10.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-373J7KJZ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01410198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bruneaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258347v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7376" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3X6C4LXG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12059" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00847640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bialkowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Renard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.6.583" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586752v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prognon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kindler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Galli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586424v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00671.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-510838DX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMF85FK3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Moreau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2006.045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-006-1176-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648063v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Colson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01313232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600383" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00936556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755338v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fri&#232;s" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parize" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Grosheny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596691v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03087049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Deborde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deleplancque" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454678v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrondi&#232;re-Lewis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00537559v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>