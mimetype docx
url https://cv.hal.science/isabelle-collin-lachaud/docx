--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1819,112 +1819,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do Immersive Technologies Add Value to the Museum Visitor Experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Attentions spéciales et performances des programmes relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 51, pp.17-26. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.051.17.26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02914336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1934,65 +2016,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are Retailers Trying to Become Legitimate in Second-Hand Markets?: Abstract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2020,73 +2102,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS (Academy of Marketing Science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Westin Hotel, May 2025, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking live streaming shopping consumer value: bibliometric review and qualitative study among French shoppers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouragba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2141,208 +2223,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille (IAE, ILIS, IUT) et l’IESEG School of Management, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking retailers’ practices towards more sustainability: a Marketing-as-practice approach adapted to retailing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Do Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop GIT Pratiques du Marketing de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location de jouets : quelle place pour les distributeurs du secteur face aux ludothèques publiques et aux nouveaux acteurs privés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,73 +2439,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live shopping: how perceived value influences satisfaction and loyalty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2465,207 +2547,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Retailing and Consumer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Baveno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on live streaming shopping: engaging psychology strudents into the measurement oa a new consumer experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Gallarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Araujo de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Charris Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ciarlantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz de Castro Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Seville, France. pp.4807-4808, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21125/iceri.2022.1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03897310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Master students' perceived value of an elective course through their reflective statements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Gallarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2697,92 +2779,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Seville, Spain. pp.4587-4588, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21125/iceri.2022.1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03897297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a first conceptualization of shoppers' ambivalence to digitalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2811,397 +2893,397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a first conceptualization of shoppers' ambivalence to digitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal Information Controller Service (PICS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Biennier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Benfenatki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWE 2019 - International Conference on Web Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Daejeon, South Korea. pp.530-533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-19274-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le digital, la recherche du Graal ? Mise en perspective de paradoxes entre la digitalisation du commerce de détail et le magasinage de produits alimentaires locaux.</w:t>
+                <w:t xml:space="preserve">L E DIGITAL , LA RECHERCHE DU GRAAL ? M ISE EN PERSPECTIVE DE PARADOXES ENTRE LA DIGITALISATION DU COMMERCE DE DÉTAIL ET LE MAGASINAGE DE PRODUITS ALIMENTAIRES LOCAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque Etienne Thil 2019</w:t>
+              <w:t xml:space="preserve">Colloque E.Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298469v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L E DIGITAL , LA RECHERCHE DU GRAAL ? M ISE EN PERSPECTIVE DE PARADOXES ENTRE LA DIGITALISATION DU COMMERCE DE DÉTAIL ET LE MAGASINAGE DE PRODUITS ALIMENTAIRES LOCAUX</w:t>
+                <w:t xml:space="preserve">Le digital, la recherche du Graal ? Mise en perspective de paradoxes entre la digitalisation du commerce de détail et le magasinage de produits alimentaires locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E.Thil</w:t>
+              <w:t xml:space="preserve">22ème Colloque Etienne Thil 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336546v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond B2C, how retailers (should) consider C2C practices in their omnichannel strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3230,73 +3312,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium on European Research in Retailing (CERR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Il était une fois la transformation omni-canal…” : le rôle du storytelling interne dans la conduite du changement culturel des distributeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3312,168 +3394,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track : Retail Marketing Who are the retailers now?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cuthbertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, stirling, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering the influence of organizational culture in the transformation of traditional retailers towards omnichannel: first findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3489,73 +3571,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Education and Research in Commercial Distribution Conference (EAERCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la « Good-Dominant Logic » à la « Service-Dominant Logic » : la difficile mutation de la distribution vers l’omnicanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3584,73 +3666,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 19ème colloque international Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ET SI ON JOUAIT A LA MARCHANDE ? Quand la consommation collaborative sert la construction identitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3666,146 +3748,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de différents standards de non-confirmation dans la formation de la satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">, Journées de Recherche en Marketing de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3815,625 +3897,625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration des pratiques des distributeurs pour se légitimer sur le marché de la seconde vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions vers une société post-croissance : une exploration des pratiques de consommation sobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêvolutions du commerce dans une société en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS, pp.43-62, 2022</w:t>
+              <w:t xml:space="preserve">, Editions EMS, 2022, 978-2-37687-692-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611424v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions vers une société post-croissance : une exploration des pratiques de consommation sobre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une exploration des pratiques des distributeurs pour se légitimer sur le marché de la seconde vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêvolutions du commerce dans une société en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions EMS, 2022, 978-2-37687-692-3</w:t>
+              <w:t xml:space="preserve">, EMS, pp.43-62, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03824681v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sales promotion from a company resource to a customer resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Management : A cultural Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire ses courses alimentaires en 2025 en France : vers une distribution liquide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Defives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Collin-Lachaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le commerce : Vers une perspective socio-culturelle de la distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.327-350, 2014, Societing, 9782847696295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les stratégies de fidélisation peuvent devenir sources d'insatisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Volle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients. Point de vue d'experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, Paris, pp.202-206, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion responsable des réclamations : transformer les incidents en opportunités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Volle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients. Point de vue d'experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, Paris, pp.22-26, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4580,51 +4662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244585v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin Lachaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gallarza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-12-2022-0505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211028551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370121994831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rogeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211023110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2020-0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2019100104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02520949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828894" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.095.05.14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716678736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116660056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Collin-Lachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.43.53" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.051.17.26" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086980v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897310v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Araujo de Oliveira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charris Farrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciarlantini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Castro Gomez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1160" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298469v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521128v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156213v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reynolds" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuthbertson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521138v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611424v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02877218v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Defives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805893v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244585v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin Lachaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gallarza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-12-2022-0505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211028551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370121994831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rogeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211023110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2020-0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2019100104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02520949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828894" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.095.05.14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716678736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116660056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Collin-Lachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.43.53" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.051.17.26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Araujo de Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charris Farrera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciarlantini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Castro Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reynolds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuthbertson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02877218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Defives" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>