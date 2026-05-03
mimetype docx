--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pivoting to manage the integration of two initially separate business models: the case of the digital transformation of established retailers</w:t>
+                <w:t xml:space="preserve">Live Streaming Shopping as a new retail format: insights from a qualitative study of consumers and retailers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lecocq</w:t>
+                <w:t xml:space="preserve">Younes Bouragba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+                <w:t xml:space="preserve">Isabelle Collin Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Gallarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1313-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJRDM-12-2022-0505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239803v1</w:t>
+                <w:t xml:space="preserve">hal-04244585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live Streaming Shopping as a new retail format: insights from a qualitative study of consumers and retailers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pivoting to manage the integration of two initially separate business models: the case of the digital transformation of established retailers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Gallarza</w:t>
+                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+                <w:t xml:space="preserve">Xavier Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Retail and Distribution Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244585v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital platforms and speed-based competition: The case of secondhand clothing</w:t>
               </w:r>
@@ -357,51 +357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (1), pp.36-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -461,51 +461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (1), 37-60 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -565,51 +565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (2), pp.50-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -643,51 +643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de service communautaire ou comment améliorer l’expérience contributeur à Décisions Marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N’goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -734,51 +734,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone use during shopping and store loyalty: The role of social influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -838,51 +838,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nature a horreur du vide (Editorial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.5-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -901,356 +901,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du domaine de l'entrepreneurialité dans la pratique du vide-dressing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction de la méthodologie d'analyse du storytelling en marketing : principes, apports et mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chautard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (284), pp.31-49. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Marketing et fertilisation croisée, 34 (3), pp.33-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00372⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370119828894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266096v1</w:t>
+                <w:t xml:space="preserve">hal-02520949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hedonic evaluation of technological innovations on revisit intention in a store digitalization context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Extension du domaine de l'entrepreneurialité dans la pratique du vide-dressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4018/IJTHI.2019100104⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (284), pp.31-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156206v1</w:t>
+                <w:t xml:space="preserve">hal-03266096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la méthodologie d'analyse du storytelling en marketing : principes, apports et mise en oeuvre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of hedonic evaluation of technological innovations on revisit intention in a store digitalization context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Marketing et fertilisation croisée, 34 (3), pp.33-53. </w:t>
+              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.38-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370119828894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4018/IJTHI.2019100104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02520949v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborer, coopérer et co-créer en recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 95, pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1278,209 +1278,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative practices and consumerist habitus : An analysis of the transformative mechanisms of collaborative consumption</w:t>
+                <w:t xml:space="preserve">Pratiques collaboratives et habitus consumériste : une analyse des mécanismes transformatifs de la consommation collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.40-60. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.42-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2051570716678736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370116660056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061963v1</w:t>
+                <w:t xml:space="preserve">hal-02056234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques collaboratives et habitus consumériste : une analyse des mécanismes transformatifs de la consommation collaborative</w:t>
+                <w:t xml:space="preserve">Collaborative practices and consumerist habitus : An analysis of the transformative mechanisms of collaborative consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.42-62. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.40-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370116660056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2051570716678736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056234v1</w:t>
+                <w:t xml:space="preserve">hal-04061963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer entre espaces virtuel et reel pour faire ses achats: exploration de lexperience de shopping hybride</w:t>
               </w:r>
@@ -1548,51 +1548,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution d’enseignes : quelle création de valeur pour le distributeur et pour le client ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1652,51 +1652,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurockéennes, Francofolies, Vieilles Charrues ou Main Square Festival : le rituel communautaire comme source de fidélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60, pp.43-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1743,51 +1743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise du pouvoir d'achat: Les distributeurs face au «wise shopping»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Djelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1825,51 +1825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Immersive Technologies Add Value to the Museum Visitor Experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentions spéciales et performances des programmes relationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2024,364 +2024,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are Retailers Trying to Become Legitimate in Second-Hand Markets?: Abstract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unpacking retailers’ practices towards more sustainability: a Marketing-as-practice approach adapted to retailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Do Vale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS (Academy of Marketing Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Westin Hotel, May 2025, Montreal, France</w:t>
+              <w:t xml:space="preserve">Workshop GIT Pratiques du Marketing de l'AFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086980v1</w:t>
+                <w:t xml:space="preserve">hal-05087019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking live streaming shopping consumer value: bibliometric review and qualitative study among French shoppers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+                <w:t xml:space="preserve">How are Retailers Trying to Become Legitimate in Second-Hand Markets?: Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Gallarza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille (IAE, ILIS, IUT) et l’IESEG School of Management, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">AMS (Academy of Marketing Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Westin Hotel, May 2025, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318232v1</w:t>
+                <w:t xml:space="preserve">hal-05086980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking retailers’ practices towards more sustainability: a Marketing-as-practice approach adapted to retailing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Unpacking live streaming shopping consumer value: bibliometric review and qualitative study among French shoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouragba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Gallarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GIT Pratiques du Marketing de l'AFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille (IAE, ILIS, IUT) et l’IESEG School of Management, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087019v1</w:t>
+                <w:t xml:space="preserve">hal-05318232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location de jouets : quelle place pour les distributeurs du secteur face aux ludothèques publiques et aux nouveaux acteurs privés?</w:t>
               </w:r>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2469,386 +2469,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live shopping: how perceived value influences satisfaction and loyalty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Master students' perceived value of an elective course through their reflective statements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Gallarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Retailing and Consumer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Seville, Spain. pp.4587-4588, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/iceri.2022.1102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796407v1</w:t>
+                <w:t xml:space="preserve">halshs-03897297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on live streaming shopping: engaging psychology strudents into the measurement oa a new consumer experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Live shopping: how perceived value influences satisfaction and loyalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Gallarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recent Advances in Retailing and Consumer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baveno, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03897310v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Master students' perceived value of an elective course through their reflective statements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Workshop on live streaming shopping: engaging psychology strudents into the measurement oa a new consumer experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Gallarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Araujo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Charris Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ciarlantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz de Castro Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Seville, Spain. pp.4587-4588, </w:t>
+              <w:t xml:space="preserve">, Nov 2022, Seville, France. pp.4807-4808, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21125/iceri.2022.1102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21125/iceri.2022.1160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03897297v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03897310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a first conceptualization of shoppers' ambivalence to digitalization</w:t>
               </w:r>
@@ -2860,51 +2860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards a first conceptualization of shoppers' ambivalence to digitalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3057,273 +3057,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L E DIGITAL , LA RECHERCHE DU GRAAL ? M ISE EN PERSPECTIVE DE PARADOXES ENTRE LA DIGITALISATION DU COMMERCE DE DÉTAIL ET LE MAGASINAGE DE PRODUITS ALIMENTAIRES LOCAUX</w:t>
+                <w:t xml:space="preserve">Le digital, la recherche du Graal ? Mise en perspective de paradoxes entre la digitalisation du commerce de détail et le magasinage de produits alimentaires locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E.Thil</w:t>
+              <w:t xml:space="preserve">22ème Colloque Etienne Thil 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336546v1</w:t>
+                <w:t xml:space="preserve">hal-02298469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le digital, la recherche du Graal ? Mise en perspective de paradoxes entre la digitalisation du commerce de détail et le magasinage de produits alimentaires locaux.</w:t>
+                <w:t xml:space="preserve">L E DIGITAL , LA RECHERCHE DU GRAAL ? M ISE EN PERSPECTIVE DE PARADOXES ENTRE LA DIGITALISATION DU COMMERCE DE DÉTAIL ET LE MAGASINAGE DE PRODUITS ALIMENTAIRES LOCAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque Etienne Thil 2019</w:t>
+              <w:t xml:space="preserve">Colloque E.Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298469v1</w:t>
+                <w:t xml:space="preserve">hal-02336546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond B2C, how retailers (should) consider C2C practices in their omnichannel strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium on European Research in Retailing (CERR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3348,64 +3348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Il était une fois la transformation omni-canal…” : le rôle du storytelling interne dans la conduite du changement culturel des distributeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3430,51 +3430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Track : Retail Marketing Who are the retailers now?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,64 +3525,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering the influence of organizational culture in the transformation of traditional retailers towards omnichannel: first findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Education and Research in Commercial Distribution Conference (EAERCD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3607,77 +3607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la « Good-Dominant Logic » à la « Service-Dominant Logic » : la difficile mutation de la distribution vers l’omnicanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Do Vale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 19ème colloque international Etienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3715,51 +3715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ET SI ON JOUAIT A LA MARCHANDE ? Quand la consommation collaborative sert la construction identitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3797,51 +3797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’utilisation de différents standards de non-confirmation dans la formation de la satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3911,90 +3911,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions vers une société post-croissance : une exploration des pratiques de consommation sobre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêvolutions du commerce dans une société en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, 2022, 978-2-37687-692-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4045,64 +4045,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Do Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêvolutions du commerce dans une société en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.43-62, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4127,51 +4127,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sales promotion from a company resource to a customer resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing Management : A cultural Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4209,51 +4209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire ses courses alimentaires en 2025 en France : vers une distribution liquide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Defives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239803v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244585v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin Lachaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gallarza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-12-2022-0505" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211028551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370121994831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rogeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211023110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2020-0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2019100104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02520949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828894" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.095.05.14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716678736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116660056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Collin-Lachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.43.53" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.051.17.26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086980v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897310v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Araujo de Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charris Farrera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciarlantini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Castro Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1160" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reynolds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuthbertson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02877218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Defives" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gallarza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-12-2022-0505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211028551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370121994831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rogeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211023110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2020-0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02520949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828894" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2019100104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.095.05.14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116660056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716678736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Collin-Lachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.43.53" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.051.17.26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Araujo de Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charris Farrera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciarlantini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Castro Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1160" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reynolds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuthbertson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02877218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Defives" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>