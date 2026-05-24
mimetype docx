--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -325,235 +325,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital platforms and speed-based competition: The case of secondhand clothing</w:t>
+                <w:t xml:space="preserve">Plateformes digitales et concurrence par la rapidité : Le cas des vêtements d’occasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (1), pp.36-58. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), 37-60 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/20515707211028551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370121994831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244295v1</w:t>
+                <w:t xml:space="preserve">hal-03202568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plateformes digitales et concurrence par la rapidité : Le cas des vêtements d’occasion</w:t>
+                <w:t xml:space="preserve">Digital platforms and speed-based competition: The case of secondhand clothing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Pomiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (1), 37-60 p. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.36-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370121994831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20515707211028551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202568v1</w:t>
+                <w:t xml:space="preserve">hal-04244295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre peur et désir de la digitalisation du commerce de détail : une première conceptualisation pour comprendre les réactions ambivalentes des chalands</w:t>
               </w:r>
@@ -992,222 +992,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension du domaine de l'entrepreneurialité dans la pratique du vide-dressing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Juge</w:t>
+                <w:t xml:space="preserve">Impact of hedonic evaluation of technological innovations on revisit intention in a store digitalization context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00372⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.38-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJTHI.2019100104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266096v1</w:t>
+                <w:t xml:space="preserve">hal-03156206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hedonic evaluation of technological innovations on revisit intention in a store digitalization context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Fall Diallo</w:t>
+                <w:t xml:space="preserve">Extension du domaine de l'entrepreneurialité dans la pratique du vide-dressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology and Human Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.38-53. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (284), pp.31-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/IJTHI.2019100104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156206v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborer, coopérer et co-créer en recherche</w:t>
               </w:r>
@@ -1278,209 +1278,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques collaboratives et habitus consumériste : une analyse des mécanismes transformatifs de la consommation collaborative</w:t>
+                <w:t xml:space="preserve">Collaborative practices and consumerist habitus : An analysis of the transformative mechanisms of collaborative consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.42-62. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.40-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370116660056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2051570716678736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056234v1</w:t>
+                <w:t xml:space="preserve">hal-04061963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative practices and consumerist habitus : An analysis of the transformative mechanisms of collaborative consumption</w:t>
+                <w:t xml:space="preserve">Pratiques collaboratives et habitus consumériste : une analyse des mécanismes transformatifs de la consommation collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (1), pp.40-60. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (1), pp.42-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2051570716678736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370116660056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04061963v1</w:t>
+                <w:t xml:space="preserve">hal-02056234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer entre espaces virtuel et reel pour faire ses achats: exploration de lexperience de shopping hybride</w:t>
               </w:r>
@@ -2132,256 +2132,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are Retailers Trying to Become Legitimate in Second-Hand Markets?: Abstract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+                <w:t xml:space="preserve">Unpacking live streaming shopping consumer value: bibliometric review and qualitative study among French shoppers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouragba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Gallarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS (Academy of Marketing Science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Westin Hotel, May 2025, Montreal, France</w:t>
+              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille (IAE, ILIS, IUT) et l’IESEG School of Management, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086980v1</w:t>
+                <w:t xml:space="preserve">hal-05318232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking live streaming shopping consumer value: bibliometric review and qualitative study among French shoppers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+                <w:t xml:space="preserve">How are Retailers Trying to Become Legitimate in Second-Hand Markets?: Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille (IAE, ILIS, IUT) et l’IESEG School of Management, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">AMS (Academy of Marketing Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Westin Hotel, May 2025, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318232v1</w:t>
+                <w:t xml:space="preserve">hal-05086980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location de jouets : quelle place pour les distributeurs du secteur face aux ludothèques publiques et aux nouveaux acteurs privés?</w:t>
               </w:r>
@@ -2586,269 +2586,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03897297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live shopping: how perceived value influences satisfaction and loyalty</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Workshop on live streaming shopping: engaging psychology strudents into the measurement oa a new consumer experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Gallarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Araujo de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Charris Farrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ciarlantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz de Castro Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Retailing and Consumer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Seville, France. pp.4807-4808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21125/iceri.2022.1160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796407v1</w:t>
+                <w:t xml:space="preserve">halshs-03897310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on live streaming shopping: engaging psychology strudents into the measurement oa a new consumer experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live shopping: how perceived value influences satisfaction and loyalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Gallarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th annual International Conference of Education, Research and Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recent Advances in Retailing and Consumer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baveno, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21125/iceri.2022.1160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03897310v1</w:t>
+                <w:t xml:space="preserve">hal-03796407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a first conceptualization of shoppers' ambivalence to digitalization</w:t>
               </w:r>
@@ -3057,217 +3057,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le digital, la recherche du Graal ? Mise en perspective de paradoxes entre la digitalisation du commerce de détail et le magasinage de produits alimentaires locaux.</w:t>
+                <w:t xml:space="preserve">L E DIGITAL , LA RECHERCHE DU GRAAL ? M ISE EN PERSPECTIVE DE PARADOXES ENTRE LA DIGITALISATION DU COMMERCE DE DÉTAIL ET LE MAGASINAGE DE PRODUITS ALIMENTAIRES LOCAUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Colloque Etienne Thil 2019</w:t>
+              <w:t xml:space="preserve">Colloque E.Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298469v1</w:t>
+                <w:t xml:space="preserve">hal-02336546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L E DIGITAL , LA RECHERCHE DU GRAAL ? M ISE EN PERSPECTIVE DE PARADOXES ENTRE LA DIGITALISATION DU COMMERCE DE DÉTAIL ET LE MAGASINAGE DE PRODUITS ALIMENTAIRES LOCAUX</w:t>
+                <w:t xml:space="preserve">Le digital, la recherche du Graal ? Mise en perspective de paradoxes entre la digitalisation du commerce de détail et le magasinage de produits alimentaires locaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud-Trévinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E.Thil</w:t>
+              <w:t xml:space="preserve">22ème Colloque Etienne Thil 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336546v1</w:t>
+                <w:t xml:space="preserve">hal-02298469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond B2C, how retailers (should) consider C2C practices in their omnichannel strategies</w:t>
               </w:r>
@@ -3905,243 +3905,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions vers une société post-croissance : une exploration des pratiques de consommation sobre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une exploration des pratiques des distributeurs pour se légitimer sur le marché de la seconde vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Juge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chautard Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêvolutions du commerce dans une société en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions EMS, 2022, 978-2-37687-692-3</w:t>
+              <w:t xml:space="preserve">, EMS, pp.43-62, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824681v1</w:t>
+                <w:t xml:space="preserve">hal-04611424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration des pratiques des distributeurs pour se légitimer sur le marché de la seconde vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions vers une société post-croissance : une exploration des pratiques de consommation sobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Do Vale</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Picot-Coupey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rêvolutions du commerce dans une société en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS, pp.43-62, 2022</w:t>
+              <w:t xml:space="preserve">, Editions EMS, 2022, 978-2-37687-692-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611424v1</w:t>
+                <w:t xml:space="preserve">hal-03824681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sales promotion from a company resource to a customer resource</w:t>
               </w:r>
@@ -4315,199 +4315,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les stratégies de fidélisation peuvent devenir sources d'insatisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion responsable des réclamations : transformer les incidents en opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Crie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Collin-Lachaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Crie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Volle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients. Point de vue d'experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pearson, Paris, pp.202-206, 2012</w:t>
+              <w:t xml:space="preserve">, Pearson, Paris, pp.22-26, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805893v1</w:t>
+                <w:t xml:space="preserve">hal-00805887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion responsable des réclamations : transformer les incidents en opportunités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les stratégies de fidélisation peuvent devenir sources d'insatisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Collin-Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Crie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Collin-Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Volle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégie clients. Point de vue d'experts sur le management de la relation client</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Pearson, Paris, pp.22-26, 2012</w:t>
+              <w:t xml:space="preserve">, Pearson, Paris, pp.202-206, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805887v1</w:t>
+                <w:t xml:space="preserve">hal-00805893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4662,51 +4662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gallarza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-12-2022-0505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211028551" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202568v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370121994831" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rogeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211023110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2020-0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02520949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828894" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156206v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2019100104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.095.05.14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056234v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116660056" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716678736" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Collin-Lachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.43.53" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.051.17.26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796407v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Araujo de Oliveira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charris Farrera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciarlantini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Castro Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1160" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298469v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reynolds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuthbertson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611424v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02877218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Defives" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805887v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244585v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picot-Coupey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gallarza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouazzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-12-2022-0505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Do Vale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lecocq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Collin-Lachaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Juge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Pomi&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370121994831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707211028551" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245474v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rogeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud-Tr&#233;vinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211023110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490888v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N&#8217;goala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Fall Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJRDM-03-2020-0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869920v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02520949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119828894" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156206v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJTHI.2019100104" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00372" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.095.05.14" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061963v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Herbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716678736" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116660056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01301978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Collin-Lachaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424263v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.065.57.70" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.060.43.53" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02048126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djelassi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577297v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sueur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.051.17.26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chautard Dard&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05318232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04735945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03897310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Araujo de Oliveira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charris Farrera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciarlantini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz de Castro Gomez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/iceri.2022.1160" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796407v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Winckler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goncalves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nicolas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Biennier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Benfenatki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19274-7_40" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521098v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Reynolds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cuthbertson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02521119v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155444v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03563143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plichon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02877218v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Defives" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sauc&#232;de" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Crie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805893v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>