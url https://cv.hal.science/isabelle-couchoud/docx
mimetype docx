--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -5999,277 +5999,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements environnementaux en milieu montagnard durant la dernière moitié de l’Holocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ricostruzioni paleoclimatiche del peri-adriatico attra verso speleotemi: primi risultati.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Chiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Quiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrette</w:t>
+                <w:t xml:space="preserve">Andrea Columbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyson Blyth</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Conference: XXII Congresso Nazionale di Speleologia – Euro Speleo Forum 2015 “Condividere i dati”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pertosa - Auletta, Italy. pp. 271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893552v1</w:t>
+                <w:t xml:space="preserve">hal-01892570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricostruzioni paleoclimatiche del peri-adriatico attra verso speleotemi: primi risultati.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements environnementaux en milieu montagnard durant la dernière moitié de l’Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Columbu</w:t>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo de Waele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Alyson Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: XXII Congresso Nazionale di Speleologia – Euro Speleo Forum 2015 “Condividere i dati”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Pertosa - Auletta, Italy. pp. 271-276</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892570v1</w:t>
+                <w:t xml:space="preserve">hal-01893552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-scale climate events: a speleothem perspective</w:t>
               </w:r>
@@ -6501,51 +6501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,51 +6626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,64 +6738,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental changes in mountain environments during Holocene. A record from organic proxies in stalagmites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blythe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7238,51 +7238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la technique de mesure de fluorescence X par core scanner aux spéléothèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,51 +7359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil evolution processes during Holocene period explained by fluorescence of organic matter in speleothems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8359,51 +8359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation du signal de fluorescence de la matière organique dans les spéléothèmes. Un outil de reconstruction paléoenvironnementale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12589,277 +12589,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Rochers de Villeneuve (Lussac les Châteaux, Vienne), grotte fréquentée par les Hommes et les Carnivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouveaux restes humains moustériens des Pradelles (Marillac-le-Franc, Charente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Dubrasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Archéologues de Poitou-Charentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2002, France. pp.12-18</w:t>
+              <w:t xml:space="preserve">1829e réunion scientifique de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Paris, France. pp.298-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00369352v1</w:t>
+                <w:t xml:space="preserve">halsde-00369333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux restes humains moustériens des Pradelles (Marillac-le-Franc, Charente)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Rochers de Villeneuve (Lussac les Châteaux, Vienne), grotte fréquentée par les Hommes et les Carnivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dubrasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1829e réunion scientifique de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Paris, France. pp.298-299</w:t>
+              <w:t xml:space="preserve">Journée des Archéologues de Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, France. pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369333v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent discoveries of Neandertal remains from Les Pradelles (Marillac-le-Franc, Charente, France)</w:t>
               </w:r>
@@ -14511,51 +14511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15024,51 +15024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15136,51 +15136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Milanolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15261,51 +15261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15757,90 +15757,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene climate variability of the Periadriatic area through the study of carbonate speleothems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell N. Drysdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change: The Karst Record VII (KR7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Melbourne, Australia. 1 p</w:t>
@@ -17791,51 +17791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19747864"/>
+    <w:nsid w:val="060043F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18022,51 +18022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-couchoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7166-9575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115103139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Drysdale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hoffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-22-315-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nehme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Todisco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.M. Breitenbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchegiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Kilhavn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N Drysdale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2321-2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Isola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Regattieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18083-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kale Sniderman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hartland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58317-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C Corrick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Hellstrom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Olander Rasmussen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N. Drysdale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Baneschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Guidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Chiarini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bajo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milanolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.46.1.2057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griffiths" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael K. Gagan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hellstrom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D2V8J1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hembree" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Boche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Peltiermuscatelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltier-Muscatelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence T. Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Greig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.06.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLQ40820-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Zhornyak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zanchetta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB9N2DMN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.08.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCBH60LH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Drysdale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hellstrom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Fallick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wainer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SM4VNLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4532" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-929RM2SL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4412" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T0BT927Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bejarano Arias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F.M. Breitenbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pollard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Corrick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wolff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Fleitmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regattieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Blyth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Waele" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893546v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893567v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blythe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01893521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lanza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Baneschi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sp&#246;tl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regattieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hellstrom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhead" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallick" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369308v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082267v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369312v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sandgathe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blackwell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold L. Dibble" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Mcpherron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369344v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369299v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barlow" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lawrence Edwards" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892157v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892637v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892634v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01893626v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892633v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893639v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Milanolo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894261v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893683v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894275v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893704v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895410v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261372v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-2035-y" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893661v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747896v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368930v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368932v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368936v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368935v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369006v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369020v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00252039v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-couchoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7166-9575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115103139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Drysdale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hoffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-22-315-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nehme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Todisco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.M. Breitenbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchegiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Kilhavn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N Drysdale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2321-2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Isola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Regattieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18083-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kale Sniderman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hartland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58317-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C Corrick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Hellstrom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Olander Rasmussen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N. Drysdale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Baneschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Guidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Chiarini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bajo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milanolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.46.1.2057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griffiths" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael K. Gagan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hellstrom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D2V8J1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hembree" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Boche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Peltiermuscatelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltier-Muscatelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence T. Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Greig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.06.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLQ40820-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Zhornyak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zanchetta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB9N2DMN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.08.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCBH60LH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Drysdale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hellstrom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Fallick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wainer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SM4VNLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4532" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-929RM2SL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4412" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T0BT927Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bejarano Arias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F.M. Breitenbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pollard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Corrick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wolff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Fleitmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regattieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Waele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893552v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Blyth" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893546v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893567v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blythe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01893521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lanza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Baneschi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sp&#246;tl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regattieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hellstrom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhead" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallick" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369308v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082267v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369312v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sandgathe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blackwell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold L. Dibble" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Mcpherron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369344v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369299v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barlow" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lawrence Edwards" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892157v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892637v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892634v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01893626v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892633v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893639v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Milanolo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894261v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893683v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894275v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893704v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895410v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261372v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-2035-y" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893661v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747896v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368930v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368932v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368936v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368935v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369006v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369020v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00252039v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>