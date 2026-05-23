--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -476,295 +476,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial Maximum cryogenic calcite deposits in an alluvial fan at Villetoureix, southwest France</w:t>
+                <w:t xml:space="preserve">Holocene hydroclimate variability along the Southern Patagonian margin (Chile) reconstructed from Cueva Chica speleothems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertran</w:t>
+                <w:t xml:space="preserve">C. Nehme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Todisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F.M. Breitenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Lefrais</w:t>
+                <w:t xml:space="preserve">M. Marchegiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (2), pp.244-258. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 222, pp.104050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp.2183⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038659v1</w:t>
+                <w:t xml:space="preserve">hal-04287379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene hydroclimate variability along the Southern Patagonian margin (Chile) reconstructed from Cueva Chica speleothems</w:t>
+                <w:t xml:space="preserve">Last Glacial Maximum cryogenic calcite deposits in an alluvial fan at Villetoureix, southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nehme</w:t>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Todisco</w:t>
+                <w:t xml:space="preserve">Karine Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.F.M. Breitenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Marchegiano</w:t>
+                <w:t xml:space="preserve">Yannick Lefrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 222, pp.104050. </w:t>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (2), pp.244-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp.2183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287379v1</w:t>
+                <w:t xml:space="preserve">hal-04038659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cave sediments in the Western Bauges karst: A record of Middle and Upper Pleistocene glacial advances in the French Alps</w:t>
               </w:r>
@@ -3561,238 +3561,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00362248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Gargas (Aventignan, Hautes-Pyrénées) : nouvelles perspectives de recherches et premiers résultats sur les occupations gravettiennes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les isotopes stables de l'oxygène et du carbone dans les spéléothèmes : des archives paléoenvironnementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (4), pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.4532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00369326v1</w:t>
+                <w:t xml:space="preserve">halsde-00362227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isotopes stables de l'oxygène et du carbone dans les spéléothèmes : des archives paléoenvironnementales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte de Gargas (Aventignan, Hautes-Pyrénées) : nouvelles perspectives de recherches et premiers résultats sur les occupations gravettiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. San Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.301-324</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00362227v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une base de données pour la chronologie du paléolithique moyen dans le Sud-Ouest de la France</w:t>
               </w:r>
@@ -5999,277 +5999,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricostruzioni paleoclimatiche del peri-adriatico attra verso speleotemi: primi risultati.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements environnementaux en milieu montagnard durant la dernière moitié de l’Holocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Columbu</w:t>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jo de Waele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Alyson Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: XXII Congresso Nazionale di Speleologia – Euro Speleo Forum 2015 “Condividere i dati”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Pertosa - Auletta, Italy. pp. 271-276</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892570v1</w:t>
+                <w:t xml:space="preserve">hal-01893552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements environnementaux en milieu montagnard durant la dernière moitié de l’Holocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ricostruzioni paleoclimatiche del peri-adriatico attra verso speleotemi: primi risultati.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Chiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Quiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrette</w:t>
+                <w:t xml:space="preserve">Andrea Columbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyson Blyth</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Conference: XXII Congresso Nazionale di Speleologia – Euro Speleo Forum 2015 “Condividere i dati”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pertosa - Auletta, Italy. pp. 271-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893552v1</w:t>
+                <w:t xml:space="preserve">hal-01892570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-scale climate events: a speleothem perspective</w:t>
               </w:r>
@@ -6501,51 +6501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6626,51 +6626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des sols et histoires des hommes dans les Alpes : utilisation d’empreintes pédologiques dans les archives naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6732,277 +6732,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02613132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes in mountain environments during Holocene. A record from organic proxies in stalagmites.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Albéric</w:t>
+                <w:t xml:space="preserve">Temps et durée du « réajustement karstique » : l’effondrement de la Cathédrale et l’ennoiement du siphon de Chevaline (Grottes de Choranche, Vercors, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Blythe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+                <w:t xml:space="preserve">Matthieu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change: The Karst Record VII (KR7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">23ème Rencontre d’octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spéléo Club Paris, 2014, le Châtelard, France. pp. 75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893567v1</w:t>
+                <w:t xml:space="preserve">hal-01893521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps et durée du « réajustement karstique » : l’effondrement de la Cathédrale et l’ennoiement du siphon de Chevaline (Grottes de Choranche, Vercors, France).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lignier</w:t>
+                <w:t xml:space="preserve">Environmental changes in mountain environments during Holocene. A record from organic proxies in stalagmites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Quiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blythe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dirk Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Rencontre d’octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spéléo Club Paris, 2014, le Châtelard, France. pp. 75-81</w:t>
+              <w:t xml:space="preserve">Climate Change: The Karst Record VII (KR7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893521v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quercy pleistocène : région à peuplement continu depuis 0,3 Ma ? archéo-stratigraphies et datations radiométriques</w:t>
               </w:r>
@@ -7238,51 +7238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation de la technique de mesure de fluorescence X par core scanner aux spéléothèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7290,51 +7290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7359,90 +7359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil evolution processes during Holocene period explained by fluorescence of organic matter in speleothems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8359,90 +8359,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation du signal de fluorescence de la matière organique dans les spéléothèmes. Un outil de reconstruction paléoenvironnementale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Quiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8635,51 +8635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell N. Drysdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9595,277 +9595,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux restes humains aux Pradelles (Marillac-le-Franc, Charente)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+                <w:t xml:space="preserve">Comparing the timing of termination II and the progression of the Last Interglacial using Northern and Southern hemisphere speleothem records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hellstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Drysdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zanchetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1833e réunion de la Société d'Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00369342v1</w:t>
+                <w:t xml:space="preserve">halsde-00369174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the timing of termination II and the progression of the Last Interglacial using Northern and Southern hemisphere speleothem records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Fallick</w:t>
+                <w:t xml:space="preserve">Nouveaux restes humains aux Pradelles (Marillac-le-Franc, Charente)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">1833e réunion de la Société d'Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369174v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00369342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U-Th, U-Pb and U-U dating of the Corchia Cave speleothems: a continuous 1 Ma chronology</w:t>
               </w:r>
@@ -10199,292 +10199,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00183351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gisement moustérien des Pradelles (Marilac-le-Franc, Charente) : passé, présent, futur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mann</w:t>
+                <w:t xml:space="preserve">Absolute AMS 14C dates from the Mousterian occupation of les Pradelles (Marillac-le-Franc, Charente, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Avignon-Bonnieux, France. pp.249-262</w:t>
+              <w:t xml:space="preserve">Palaeoanthropology society meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00438079v1</w:t>
+                <w:t xml:space="preserve">halsde-00369201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute AMS 14C dates from the Mousterian occupation of les Pradelles (Marillac-le-Franc, Charente, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.E. Mann</w:t>
+                <w:t xml:space="preserve">Le gisement moustérien des Pradelles (Marilac-le-Franc, Charente) : passé, présent, futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeoanthropology society meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Congrès Préhistorique de France : Congrès du Centenaire de la Société Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Avignon-Bonnieux, France. pp.249-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00369201v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00438079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pleistocene Quercy : a region continually occupied over the past 400,000 years ? Archeo-stratigraphies and radiometric dates</w:t>
               </w:r>
@@ -10623,90 +10623,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte de Gargas (Aventignan, Hautes-Pyrénées) : nouvelles perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. San Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion scientifique de la Société Préhistorique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11115,51 +11115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11216,77 +11216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnivore and Neandertal interactions at Les Pradelles site (Charente, Southwest France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11563,90 +11563,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes humains moustériens des Pradelles (Marillac-le-Franc, Charente) : bilan de 4 années de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -11994,64 +11994,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoanthropology Society meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Montreal, Canada</w:t>
@@ -12106,77 +12106,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -12214,277 +12214,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie et interprétation paléo-environnementale des planchers stalagmitiques de la grotte Bourgeois-Delaunay (La Chaise de Vouthon, Charente). Résultats préliminaires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+                <w:t xml:space="preserve">Nouvelles fouilles aux Pradelles (Marillac-le-Franc, 16)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie, GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00369344v1</w:t>
+                <w:t xml:space="preserve">halsde-00369346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles fouilles aux Pradelles (Marillac-le-Franc, 16)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -G. Bordes</w:t>
+                <w:t xml:space="preserve">Chronologie et interprétation paléo-environnementale des planchers stalagmitiques de la grotte Bourgeois-Delaunay (La Chaise de Vouthon, Charente). Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabs Gilmour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéométrie, GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00369346v1</w:t>
+                <w:t xml:space="preserve">halsde-00369344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology and palaeoenvironmental interpretation of flowstones from Bourgeois-Delaunay cave (La Chaise de Vouthon, Charente) - Comparison with Villars cave (Dordogne)</w:t>
               </w:r>
@@ -12608,90 +12608,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux restes humains moustériens des Pradelles (Marillac-le-Franc, Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1829e réunion scientifique de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Paris, France. pp.298-299</w:t>
@@ -12733,51 +12733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Rochers de Villeneuve (Lussac les Châteaux, Vienne), grotte fréquentée par les Hommes et les Carnivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -G. Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12871,51 +12871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13746,277 +13746,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronous timing of millennial-scale climate events: evidence from speleothem records</w:t>
+                <w:t xml:space="preserve">A precise chronology of millennial-scale climate events from French speleothems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Corrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell N. Drysdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominik Fleitmann</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change the Karst Record VIII conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Austin, United States</w:t>
+              <w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892637v1</w:t>
+                <w:t xml:space="preserve">hal-01892634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A precise chronology of millennial-scale climate events from French speleothems</w:t>
+                <w:t xml:space="preserve">Synchronous timing of millennial-scale climate events: evidence from speleothem records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Corrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell N. Drysdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Genty</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Fleitmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Climate Change the Karst Record VIII conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892634v1</w:t>
+                <w:t xml:space="preserve">hal-01892637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiometrically dated speleothem records of MIS 11c and other key Quaternary interglacials from Corchia Cave, central Italy</w:t>
               </w:r>
@@ -14511,51 +14511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14854,277 +14854,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction des paléoprécipitations sur les îles Australes (Pacifique central) au cours des derniers millénaires à partir de spéléothèmes : résultats préliminaires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Millennial-scale climate events: a speleothem perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Woodhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Chiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Russell N. Drysdale</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Hellstrom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Spötl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t>
+              <w:t xml:space="preserve">XIX INQUA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893683v1</w:t>
+                <w:t xml:space="preserve">hal-01894275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial-scale climate events: a speleothem perspective</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction des paléoprécipitations sur les îles Australes (Pacifique central) au cours des derniers millénaires à partir de spéléothèmes : résultats préliminaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jo de Waele</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russell N. Drysdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Hellstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spötl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX INQUA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894275v1</w:t>
+                <w:t xml:space="preserve">hal-01893683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate signals recorded in Holocene stalagmites from two caves in Bosnia-Herzegovina</w:t>
               </w:r>
@@ -15136,51 +15136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Milanolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15261,51 +15261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Chiarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jo de Waele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Hellstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15604,286 +15604,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking cyclonic activity records in speleothems from central Pacific: preliminary sample screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene climate variability of the Periadriatic area through the study of carbonate speleothems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Chiarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo de Waele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell N. Drysdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Spötl</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change: The Karst Record VII (KR7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Melbourne, Australia. 1 p., </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2014, Melbourne, Australia. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261372v1</w:t>
+                <w:t xml:space="preserve">hal-01893661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene climate variability of the Periadriatic area through the study of carbonate speleothems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seeking cyclonic activity records in speleothems from central Pacific: preliminary sample screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Russell N. Drysdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Hellstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Spötl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change: The Karst Record VII (KR7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Melbourne, Australia. 1 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2014, Melbourne, Australia. 1 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-013-2035-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893661v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16082,51 +16082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Cailhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chalmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection EDYTEM, pp. 51-85, 2014, Collection EDYTEM n°16</w:t>
@@ -16583,51 +16583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marillac-le-Franc, Les Pradelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17791,51 +17791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="060043F9"/>
+    <w:nsid w:val="A3EF084C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18022,51 +18022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-couchoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7166-9575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115103139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Drysdale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hoffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-22-315-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2183" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nehme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Todisco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.M. Breitenbach" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchegiano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104050" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Kilhavn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N Drysdale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2321-2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Isola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Regattieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18083-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kale Sniderman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hartland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58317-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C Corrick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Hellstrom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Olander Rasmussen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N. Drysdale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Baneschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Guidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Chiarini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bajo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milanolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.46.1.2057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griffiths" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael K. Gagan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hellstrom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D2V8J1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hembree" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Boche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Peltiermuscatelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltier-Muscatelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence T. Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Greig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.06.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLQ40820-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Zhornyak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zanchetta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB9N2DMN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.08.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCBH60LH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Drysdale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hellstrom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Fallick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wainer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SM4VNLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369326v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4532" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-929RM2SL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4412" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T0BT927Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bejarano Arias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F.M. Breitenbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pollard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Corrick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wolff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Fleitmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regattieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Waele" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893552v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Blyth" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893546v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893567v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blythe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01893521v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lanza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Baneschi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sp&#246;tl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regattieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hellstrom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhead" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallick" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369174v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369308v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082267v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369312v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sandgathe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blackwell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold L. Dibble" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Mcpherron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369344v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369299v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barlow" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lawrence Edwards" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892157v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892637v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892634v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01893626v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892633v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893639v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Milanolo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894261v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893683v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894275v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893704v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895410v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261372v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-2035-y" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893661v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747896v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368930v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368932v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368936v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368935v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369006v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369020v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00252039v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/isabelle-couchoud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7166-9575" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115103139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3309-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548872v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Passelergue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Drysdale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hellstrom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hoffmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-22-315-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844959v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barroca-Paccard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouffard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.fb53" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nehme" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Todisco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.M. Breitenbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marchegiano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104050" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lefrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Honiat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hobl&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108707" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868874v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hege Kilhavn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N Drysdale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rossi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-2321-2022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Zanchetta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Isola" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Regattieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18083-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011814v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kale Sniderman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hartland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58317-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C Corrick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Hellstrom" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Olander Rasmussen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Bini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Giaccio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stocchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106658" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415970v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell N. Drysdale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illaria Baneschi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Guidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.08.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Chiarini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Bajo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Milanolo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.46.1.2057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00828754v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Griffiths" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael K. Gagan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Hellstrom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.03.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D2V8J1P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lignier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royal Mapes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hembree" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Landmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496258v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1209" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291801v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Boche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Peltiermuscatelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1211" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boche" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Peltier-Muscatelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/edyte.2012.1210" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00782126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence T. Paul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Greig" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.06.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLQ40820-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00804678v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Zhornyak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Zanchetta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2010.12.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB9N2DMN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blamart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2009.08.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCBH60LH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437279v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Drysdale" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Hellstrom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zanchetta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Fallick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Wainer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blamart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2008.10.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SM4VNLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4532" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-929RM2SL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369326v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brenet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.4412" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T0BT927Z-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437239v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432758v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Peressinotto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502656102" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00362274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bejarano Arias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Nehme" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian F.M. Breitenbach" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16895" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056153v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schuster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416665v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416671v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Da&#235;ron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Pollard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peral" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01891864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coutterand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Foliot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892643v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Corrick" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wolff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Fleitmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892619v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895426v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894242v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regattieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Quiers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson Blyth" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892570v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Columbu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Waele" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894247v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893546v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877052v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613132v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-J&#233;r&#244;me Rey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01893521v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blythe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalmin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955918v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lanza" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955901v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955922v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Baneschi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955912v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955907v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955903v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Woodhead" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00955972v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00979524v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608605v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sp&#246;tl" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00608617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regattieri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00540357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438065v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drysdale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hellstrom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Komar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Woodhead" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369307v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fallick" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369187v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369174v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369306v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369308v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabs Gilmour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369311v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Debenham" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Evin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438069v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082267v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369312v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369331v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369329v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sandgathe" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blackwell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold L. Dibble" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369315v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-P. Mcpherron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Castel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369293v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369344v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369298v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369352v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubrasquet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369299v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Barlow" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Austermann" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416644v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416632v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lawrence Edwards" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892157v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893634v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892634v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892637v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01892149v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01893626v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892633v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893639v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Milanolo" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894251v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894261v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hua" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894275v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893683v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01893704v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01895410v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01894268v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01894279v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893661v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261372v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Etienne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Sp&#246;tl" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-013-2035-y" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01848456v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hoblea" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982799v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00745473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747897v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747896v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437635v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368930v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368932v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368934v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368939v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368936v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goldberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00368935v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369008v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369006v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Smith" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369010v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369014v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369020v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369039v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00252039v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>